--- v0 (2025-11-25)
+++ v1 (2026-05-07)
@@ -366,51 +366,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 171 de 2025</t>
   </si>
   <si>
     <t>Flávio Martins,Cid Corrêa,Luciano do Gás,Osânia Silva</t>
   </si>
   <si>
     <t>Altera redação dos Anexos I e IV da Lei nº 3820, de 27 de abril de 2006 e suas alterações e dá outras providências. Segundo a mensagem anexa ao projeto, a presente proposta de alteração da Lei nº 3820, de 27 de abril de 2006, tem como objetivo adequar e complementar a estrutura de cargos da Câmara Municipal de Formiga, em alinhamento com as mudanças propostas na Lei Complementar nº 36/2010.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 13 de 2025</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 36, de 07 de outubro de 2010, e suas alterações e dá outras providências. Segundo a mensagem anexa ao projeto, a alteração visa modernizar a estrutura administrativa da Câmara Municipal de Formiga, com a criação dos cargos de “Assessor de Engenharia e Arquitetura” e “Diretor de Gestão em Tecnologia Legislativa”. Esses cargos são essenciais para garantir a eficiência, a transparência e a segurança das operações do Poder Legislativo, alinhando-o com as necessidades atuais de infraestrutura e inovação tecnológica.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 5 de 2025</t>
   </si>
   <si>
     <t>Altera redação da Resolução 283, de 29 de agosto de 2005 e suas alterações e dá outras providências. A presente proposta de alteração da Resolução nº 283, de 29 de agosto de 2005, é uma etapa fundamental no processo de reestruturação administrativa da Câmara Municipal de Formiga. Esta medida é proposta em conjunto com o Projeto de Lei Complementar que visa à criação dos cargos de "Assessor de Engenharia e Arquitetura" e "Diretor de Gestão em Tecnologia Legislativo".</t>
   </si>
   <si>
     <t>Emendas nº 59 de 2025</t>
   </si>
   <si>
-    <t>Emenda ao Projeto de Lei Complementar nº 12/2025. (Encaminhada através da Mensagem nº 140/2025).</t>
+    <t>Emendas Modificativa nº 01 e 02 ao Projeto de Lei Complementar nº 12/2025 (Encaminhada através da Mensagem nº 140/2025).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>