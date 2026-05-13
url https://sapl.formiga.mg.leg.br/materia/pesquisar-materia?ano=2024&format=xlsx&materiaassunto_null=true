--- v0 (2025-11-26)
+++ v1 (2026-05-13)
@@ -51,2169 +51,2169 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_decretto_legislativo_no_10.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_decretto_legislativo_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Suspende, nos termos do art. 201, inciso VII, do Regimento Interno da Câmara Municipal, a execução da Lei nº 5.883, de 23 de junho de 2022, que dispõe sobre a proibição de desafetação e alienação de bem público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_decreto_legislativo_no_11.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_decreto_legislativo_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Suspende, nos termos do art. 201, inciso VII, do Regimento Interno da Câmara Municipal, a execução da Lei nº 5.922, de 01 de setembro de 2022, que dispõe sobre a criação do Programa Municipal de Manutenção de Unidades de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_decreto_legislativo_no_12.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_decreto_legislativo_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Suspende, nos termos do art. 201, inciso VII, do Regimento Interno da Câmara Municipal, a execução da Lei nº 5.917, de 22 de agosto de 2022, que dispõe sobre a autorização para extensão de transporte público, pela Secretaria Municipal de Saúde do Município de Formiga e dá outras providencias.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/projeto_de_decreto_legisativo_no_13.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/projeto_de_decreto_legisativo_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Suspende, nos termos do art. 201, inciso VII, do Regimento Interno da Câmara Municipal, a execução da Lei nº 5.939, de 04 de outubro de 2022, que cria o Programa de Distribuição de Fraldas descartáveis Geriátricas e Pediátricas no município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_decreto_legislativo_no_15.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_decreto_legislativo_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 10 - Regimento Interno, instituindo os Processos Administrativos e Legislativo Eletrônicos e regulamentando o uso das Ferramentas tecnológicas no âmbito da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/projeto_de_decreto_legislativo_16.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/projeto_de_decreto_legislativo_16.2024.pdf</t>
   </si>
   <si>
     <t>Transfere o Plenário da Câmara Municipal de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7281/projeto_de_resolucao_no_17.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7281/projeto_de_resolucao_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 17.2024.pdf</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_compl._no_52.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_compl._no_52.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 42, de 24 de fevereiro de 2011, e suas alterações.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_compl._no_53.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_compl._no_53.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 169, de 26 de outubro de 2017, e suas alterações.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/projeto_de_lei_complementar_no_054.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/projeto_de_lei_complementar_no_054.2024.pdf</t>
   </si>
   <si>
     <t>Cria vagas de cargos de provimento efetivo no Quadro de Pessoal/Plano de Carreira de que trata a Lei Complementar nº 8, de 22 de dezembro de 2006, alterada pela Lei Complementar nº 194 de 4 de dezembro de 2018, Lei Complementar 243, de 19 de abril de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7224/projeto_de_lei_complementar_no_055.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7224/projeto_de_lei_complementar_no_055.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 055.2024.pdf</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7225/projeto_de_lei_complementar_no_056.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7225/projeto_de_lei_complementar_no_056.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 056.2024.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_lei_complementar_no_057.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_lei_complementar_no_057.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar no. 38, de 15 de dezembro de 2010, da Lei Complementar nº. 41, de 24 de fevereiro de 2011, da Lei Complementar 42, de 24 de fevereiro de 2011, da Lei Complementar nº. 43, de 24 de fevereiro de 2011, e da Lei Complementar nº. 44, de 24 de fevereiro de 2011 e suas alterações.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7226/projeto_de_lei_complementar_no_58.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7226/projeto_de_lei_complementar_no_58.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 58.2024.pdf</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_complementar_no_59.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_complementar_no_59.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos das Leis Complementares nº 41 e 44, de 24 de fevereiro de 2011, e suas alterações.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7227/projeto_de_lei_complementar_no_60.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7227/projeto_de_lei_complementar_no_60.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 60.2024.pdf</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7228/projeto_de_lei_complementar_no_61.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7228/projeto_de_lei_complementar_no_61.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 61.2024.pdf</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/projeto_de_lei_no_668.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/projeto_de_lei_no_668.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Próprio Municipal.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/projeto_669.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/projeto_669.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_670.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_670.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/projeto_de_lei_no_671.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/projeto_de_lei_no_671.2024.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei 4.122, de 24 de novembro de 2008, que dispõe sobre a concessão e o pagamento de Diária de Viagem no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/projeto_de_lei_no_672.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/projeto_de_lei_no_672.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de bens móveis inservíveis no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/projeto_de_lei_no_673.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/projeto_de_lei_no_673.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_no_674.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_no_674.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga à doação de imóvel à empresa que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_no_675.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_no_675.2024.pdf</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/projeto_de_lei_676.2024_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/projeto_de_lei_676.2024_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/projeto_de_lei_no_677.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/projeto_de_lei_no_677.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/projeto_de_lei_no_678.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/projeto_de_lei_no_678.2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1o da Lei no 4.854, de 09 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/projeto_de_lei_no_679.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/projeto_de_lei_no_679.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a prestação de assistência à educação de crianças com até cinco anos, denominada “Bolsa Creche”, no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/projeto_de_lei_no_680.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/projeto_de_lei_no_680.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uma folga anual para todos os servidores públicos do Poder Executivo do Município de Formiga/MG no dia de seu natalício, sem prejuízo de sua remuneração.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/projeto_de_lei_no_681.2024_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/projeto_de_lei_no_681.2024_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a contratar operação de crédito com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG e dá outras providências.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7229/projeto_de_lei_no_682.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7229/projeto_de_lei_no_682.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 682.2024.pdf</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/projeto_de_lei_no_683.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/projeto_de_lei_no_683.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse de recursos financeiros à instituição que menciona, bem como a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no_684.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no_684.2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 4.218, de 14 de setembro de 2009.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no_685.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no_685.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 6.145, de 7 de novembro de 2023.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_no_686.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_no_686.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação dos Moradores do Furnas Iate Clube - AMF e dá outras providências.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7230/projeto_de_lei_no_687.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7230/projeto_de_lei_no_687.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 687.2024.pdf</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/projeto_de_lei_no_688.2024_-_regime_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/projeto_de_lei_no_688.2024_-_regime_urgencia.pdf</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2007/projeto_de_lei_no_689.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2007/projeto_de_lei_no_689.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Lei Antirracismo nas Escolas e dá outras providências.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/projeto_de_lei_no_690.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/projeto_de_lei_no_690.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às Instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7231/projeto_de_lei_no_691.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7231/projeto_de_lei_no_691.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 691.2024.pdf</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7232/projeto_de_lei_no_692.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7232/projeto_de_lei_no_692.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 692.2024.pdf</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_no_693.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_no_693.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder repasse financeiro à entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_no_694.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_no_694.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.392, de 30 de novembro de 2010.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7233/projeto_de_lei_no_695.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7233/projeto_de_lei_no_695.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 695.2024.pdf</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_no_696.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_no_696.2024.pdf</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7234/projeto_de_lei_no_697.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7234/projeto_de_lei_no_697.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 697.2024.pdf</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7235/projeto_de_lei_no_698.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7235/projeto_de_lei_no_698.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 698.2024.pdf</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7236/projeto_de_lei_no_699.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7236/projeto_de_lei_no_699.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 699.2024.pdf</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_700.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_700.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_701.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_701.2024.pdf</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7237/projeto_de_lei_no_702.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7237/projeto_de_lei_no_702.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 702.2024.pdf</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7238/projeto_de_lei_no_703.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7238/projeto_de_lei_no_703.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 703.2024.pdf</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/projeto_de_lei_no_704.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/projeto_de_lei_no_704.2024.pdf</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_705.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_705.2024.pdf</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_706.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_706.2024.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_lei_no_707.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_lei_no_707.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oferta de extensão de carga horária para fins de substituição temporária de profissionais das unidades de ensino da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/projeto_de_lei_no_708.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/projeto_de_lei_no_708.2024.pdf</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_no_709.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_no_709.2024.pdf</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_no_710.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_no_710.2024.pdf</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_no_711.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_no_711.2024.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Intermunicipal do Oeste Mineiro – CIOM e dá outras providências.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/projeto_de_lei_no_712.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/projeto_de_lei_no_712.2024.pdf</t>
   </si>
   <si>
     <t>Revoga Parágrafo Único do art. 3º da Lei nº 3.941, de 22 de fevereiro de 2007.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7239/projeto_de_lei_no_713.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7239/projeto_de_lei_no_713.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 713.2024.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_lei_no_714.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_lei_no_714.2024.pdf</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/projeto_de_lei_no_715.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/projeto_de_lei_no_715.2024.pdf</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_no_716.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_no_716.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7240/projeto_de_lei_no_717.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7240/projeto_de_lei_no_717.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 717.2024.pdf</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7241/projeto_de_lei_no_718.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7241/projeto_de_lei_no_718.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 718.2024.pdf</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7242/projeto_de_lei_no_719.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7242/projeto_de_lei_no_719.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 719.2024.pdf</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7243/projeto_de_lei_no_720.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7243/projeto_de_lei_no_720.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 720.2024 - REGIME DE URGÊNCIA.pdf</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7244/projeto_de_lei_no_721.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7244/projeto_de_lei_no_721.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 721.2024.pdf</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7245/projeto_de_lei_no_722.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7245/projeto_de_lei_no_722.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 722.2024.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_lei_no_723.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_lei_no_723.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 6.162 de 07 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/projeto_de_lei_no_724.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/projeto_de_lei_no_724.2024.pdf</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7246/projeto_de_lei_no_725.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7246/projeto_de_lei_no_725.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 725.2024.pdf</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/projeto_de_lei_no_726.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/projeto_de_lei_no_726.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 6.201, de 7 de março de 2024.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7247/projeto_de_lei_no_727.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7247/projeto_de_lei_no_727.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 727.2024.pdf</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7248/projeto_de_lei_no_728.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7248/projeto_de_lei_no_728.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 728.2024.pdf</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_no_729.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_no_729.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a receber em doação o imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_730.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_730.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_731.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_731.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Joaquim de Oliveira Filho – Zé Pequeno e dá outras providencias.</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7249/projeto_de_lei_no_732.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7249/projeto_de_lei_no_732.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 732.2024.pdf</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_733.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_733.2024.pdf</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_734.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_734.2024.pdf</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/projeto_de_lei_no_735.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/projeto_de_lei_no_735.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7250/projeto_de_lei_no_736.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7250/projeto_de_lei_no_736.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 736.2024.pdf</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7251/projeto_de_lei_no_737.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7251/projeto_de_lei_no_737.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 737.2024.pdf</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7252/projeto_de_lei_no_738.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7252/projeto_de_lei_no_738.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 738.2024.pdf</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/projeto_de_lei_no_739.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/projeto_de_lei_no_739.2024.pdf</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/projeto_de_lei_no_740.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/projeto_de_lei_no_740.2024.pdf</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/projeto_de_lei_no_741.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/projeto_de_lei_no_741.2024.pdf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/projeto_de_lei_no_742.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/projeto_de_lei_no_742.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.981, de 14 de dezembro de 2022.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/projeto_de_lei_no_743.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/projeto_de_lei_no_743.2024.pdf</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/projeto_de_lei_no_744.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/projeto_de_lei_no_744.2024.pdf</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/projeto_de_lei_no_745.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/projeto_de_lei_no_745.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 6.223, de 10 de abril de 2024.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7253/projeto_de_lei_no_746.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7253/projeto_de_lei_no_746.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 746.2024.pdf</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/projeto_de_lei_no_747.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/projeto_de_lei_no_747.2024.pdf</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/projeto_de_lei_no_748.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/projeto_de_lei_no_748.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/projeto_de_lei_no_749.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/projeto_de_lei_no_749.2024.pdf</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/projeto_de_lei_no_750.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/projeto_de_lei_no_750.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 6.162, de 7 de dezembro de 2023.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/projeto_de_lei_no_751.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/projeto_de_lei_no_751.2024.pdf</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/projeto_de_lei_no_752.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/projeto_de_lei_no_752.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização e retirada de fiação e equipamentos inutilizados, deteriorados ou em desuso dos postes instalados em vias públicas do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/projeto_de_lei_no_753.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/projeto_de_lei_no_753.2024.pdf</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/projeto_de_lei_no_754.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/projeto_de_lei_no_754.2024.pdf</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_no_755.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_no_755.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7254/projeto_de_lei_no_756.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7254/projeto_de_lei_no_756.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 756.2024.pdf</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_no_757.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_no_757.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Maria Goreti Maia da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_no_758.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_no_758.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/projeto_de_lei_no_759.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/projeto_de_lei_no_759.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Luiza Maria do Nascimento e dá outras providencias.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/projeto_de_lei_no_760.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/projeto_de_lei_no_760.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.172, de 31 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/projeto_de_lei_no_761.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/projeto_de_lei_no_761.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 6.111, de 19 de setembro de 2023.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/projeto_de_lei_no_762.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/projeto_de_lei_no_762.2024.pdf</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_de_lei_no_763.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_de_lei_no_763.2024.pdf</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_764.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_764.2024.pdf</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2085/projeto_de_lei_no_765.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2085/projeto_de_lei_no_765.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Ione Maria Nunes Machado e dá outras providências.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_766.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_766.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública o Instituto Solidar e dá outras providências.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/projeto_de_lei_no_767.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/projeto_de_lei_no_767.2024.pdf</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7255/projeto_de_lei_no_768.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7255/projeto_de_lei_no_768.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 768.2024.pdf</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/projeto_de_lei_no_769.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/projeto_de_lei_no_769.2024.pdf</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no_770.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no_770.2024.pdf</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no_771.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no_771.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 6.234, de 30 de abril de 2024.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/projeto_de_lei_no_772.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/projeto_de_lei_no_772.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse de recursos financeiros à instituição que menciona, bem como a abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/projeto_de_lei_no_773.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/projeto_de_lei_no_773.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7256/projeto_de_lei_no_774.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7256/projeto_de_lei_no_774.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 774.2024 - REGIME DE URGÊNCIA.pdf</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7257/projeto_de_lei_no_775.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7257/projeto_de_lei_no_775.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 775.2024.pdf</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7258/projeto_de_lei_no_776.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7258/projeto_de_lei_no_776.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 776.2024.pdf</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7259/projeto_de_lei_no_777.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7259/projeto_de_lei_no_777.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 777.2024.pdf</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_lei_no_778.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_lei_no_778.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do programa “Água é Vida”, destinado a realizar a ligação/religação de água e rede de esgoto para todos os imóveis situados no Município de Formiga.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/projeto_de_lei_no_779.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/projeto_de_lei_no_779.2024.pdf</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/projeto_de_lei_no_780.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/projeto_de_lei_no_780.2024.pdf</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/projeto_de_lei_no_781.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/projeto_de_lei_no_781.2024.pdf</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/projeto_de_lei_no_782.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/projeto_de_lei_no_782.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Teodora de Faria e dá outras providencias.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_783.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_783.2024.pdf</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/projeto_de_lei_no_784.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/projeto_de_lei_no_784.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do rodízio de serventes escolares e demais servidores que atuam nas cantinas ou em locais insalubres ou perigosos na Rede Municipal de Ensino de Formiga.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_785.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_785.2024.pdf</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/projeto_de_lei_no_786.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/projeto_de_lei_no_786.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para realização das Atividades Extraclasse/Módulo II pelo Professor de Educação Básica nas instituições de ensino do Município de Formiga.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_787.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_787.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Adicional de Insalubridade para todos os servidores ocupantes do cargo de Servente/Servente Escolar vinculados à Secretária de Municipal de Educação e Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_788.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_788.2024.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Formiga, o Programa de Proteção e Apoio às Crianças Testemunhas ou Atingidas pelo Violência Doméstica.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7260/projeto_de_lei_no_789.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7260/projeto_de_lei_no_789.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 789.2024.pdf</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7261/projeto_de_lei_no_790.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7261/projeto_de_lei_no_790.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 790.2024.pdf</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7262/projeto_de_lei_no_791.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7262/projeto_de_lei_no_791.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 791.2024.pdf</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_no_792.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_no_792.2024.pdf</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7263/projeto_de_lei_no_793.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7263/projeto_de_lei_no_793.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 793.2024.pdf</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_no_794.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_no_794.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Pais e Amigos dos Alunos do CEMAP - Centro Municipal de Apoio a Aprendizagem - APACEM e dá outras providências.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/projeto_de_lei_no_795.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/projeto_de_lei_no_795.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/projeto_de_lei_no_796.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/projeto_de_lei_no_796.2024.pdf</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_lei_no_797.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_lei_no_797.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às entidades que menciona.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/projeto_de_lei_no_798.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/projeto_de_lei_no_798.2024.pdf</t>
   </si>
   <si>
     <t>Denomina “Ponte Guiomar Fontes Soares" e dá outras providências.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7264/projeto_de_lei_no_799.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7264/projeto_de_lei_no_799.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 799.2024.pdf</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7265/projeto_de_lei_no_800.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7265/projeto_de_lei_no_800.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 800.2024.pdf</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7266/projeto_de_lei_no_801.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7266/projeto_de_lei_no_801.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 801.2024.pdf</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_lei_no_802.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_lei_no_802.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão à Pessoa com Transtorno do Espectro Autista de ingressar e permanecer em qualquer local portando utensílios de uso pessoal e alimentos para consumo próprio.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7267/projeto_de_lei_no_803.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7267/projeto_de_lei_no_803.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 803.2024.pdf</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_804.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_804.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Adote uma Lixeira" e dá outras providências.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7268/projeto_de_lei_no_805.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7268/projeto_de_lei_no_805.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 805.2024.pdf</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_806.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_806.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Autismo e Deficiência Intelectual – Família Formiga Azul e dá outras providências.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_no_807.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_no_807.2024.pdf</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7269/projeto_de_lei_no_808.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7269/projeto_de_lei_no_808.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 808.2024.pdf</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7270/projeto_de_lei_no_809.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7270/projeto_de_lei_no_809.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 809.2024.pdf</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7271/projeto_de_lei_no_810.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7271/projeto_de_lei_no_810.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 810.2024.pdf</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/projeto_de_lei_no_811.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/projeto_de_lei_no_811.2024.pdf</t>
   </si>
   <si>
     <t>Institui no calendário cultural do município de Formiga a “Festa dos Estados” evento promovido pela Associação Betel de Assistência, e dá outras providências.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7272/projeto_de_lei_no_812.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7272/projeto_de_lei_no_812.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 812.2024.pdf</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7273/projeto_de_lei_no_813.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7273/projeto_de_lei_no_813.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 813.2024 - REGIME DE URGÊNCIA.pdf</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2047/projeto_de_lei_no_814.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2047/projeto_de_lei_no_814.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Serra Verde e dá outras providências.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7274/projeto_de_lei_no_815.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7274/projeto_de_lei_no_815.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 815.2024.pdf</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/projeto_de_lei_no_816.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/projeto_de_lei_no_816.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Formiguense aos Excelentíssimos Desembargadores ESTEVÃO LUCCHESI DE CARVALHO, Corregedor-Geral de Justiça e LUIZ CARLOS DE AZEVEDO CORRÊA JUNIOR, Presidente do Tribunal de Justiça de Minas Gerais - TJMG.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/projeto_de_lei_no_817.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/projeto_de_lei_no_817.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diária de viagem, aquisição de passagem e inscrição em evento de capacitação no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7275/projeto_de_lei_no_818.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7275/projeto_de_lei_no_818.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 818.2024.pdf</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7276/projeto_de_lei_no_819.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7276/projeto_de_lei_no_819.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 819.2024.pdf</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7277/projeto_de_lei_no_820.2024_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7277/projeto_de_lei_no_820.2024_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 820.2024_Regime de Urgência.pdf</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7278/projeto_de_lei_no_821.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7278/projeto_de_lei_no_821.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 821.2024.pdf</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7279/projeto_de_lei_no_822.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7279/projeto_de_lei_no_822.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 822.2024.pdf</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7280/projeto_de_lei_no_823.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7280/projeto_de_lei_no_823.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 823.2024.pdf</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>VPL</t>
   </si>
   <si>
     <t>Veto a Proposição de Lei</t>
   </si>
   <si>
     <t>Coronel Laércio Reis</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7611/mensagem_no142024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7611/mensagem_no142024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto º778/2024</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7480/emenda_modificativa_01_ao_pl_700.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7480/emenda_modificativa_01_ao_pl_700.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01 ao PL 700.2024.pdf</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7481/emenda_aditiva_01_ao_plc_053.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7481/emenda_aditiva_01_ao_plc_053.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 01 ao PLC 053.2024.pdf</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7482/emenda_modificativa_01_ao_pl_704.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7482/emenda_modificativa_01_ao_pl_704.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01 ao PL 704.2024.pdf</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7483/em._modif._adit._01_ao_projeto_de_lei_no_712.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7483/em._modif._adit._01_ao_projeto_de_lei_no_712.2024.pdf</t>
   </si>
   <si>
     <t>Em. Modif. Adit. 01 ao Projeto de Lei nº 712.2024.pdf</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7484/emenda_mod._1_ao_pl_725.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7484/emenda_mod._1_ao_pl_725.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Mod. 1 ao PL 725.2024.pdf</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7485/emenda_aditiva_no_1_ao_projeto_de_lei_no_713.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7485/emenda_aditiva_no_1_ao_projeto_de_lei_no_713.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao Projeto de Lei nº 713.2024.pdf</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7486/emenda_aditiva_no_1_ao_pl_747.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7486/emenda_aditiva_no_1_ao_pl_747.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 747.2024.pdf</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7487/emenda_substitutiva_no_1_ao_pl_746.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7487/emenda_substitutiva_no_1_ao_pl_746.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 1 ao PL 746.2024.pdf</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7488/emenda_modificativa_no_1_ao_pl_no_750.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7488/emenda_modificativa_no_1_ao_pl_no_750.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL nº 750.2024.pdf</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7489/emenda_aditiva_no_1_ao_pl_759.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7489/emenda_aditiva_no_1_ao_pl_759.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 759.2024.pdf</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7490/emenda_aditiva_no_1_ao_pl_793.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7490/emenda_aditiva_no_1_ao_pl_793.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 793.2024.pdf</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7491/emendas_ao_pl_789.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7491/emendas_ao_pl_789.2024.pdf</t>
   </si>
   <si>
     <t>Emendas ao PL 789.2024.pdf</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7492/emenda_aditiva_no_1_ao_pl_823.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7492/emenda_aditiva_no_1_ao_pl_823.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 823.2024.pdf</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas_x000D_
 Parecer nº 745/2023_x000D_
 _x000D_
 	Substitutivo ao Projeto de Lei nº 669/2023_x000D_
 	_x000D_
 	Ementa: Autoriza abertura de crédito suplementar e dá outras providências._x000D_
 _x000D_
 	Autor: Poder Executivo _x000D_
 _x000D_
 	Relatório:_x000D_
 	O Substitutivo ao Projeto de Lei nº 669/2023 tem por objetivo autorizar a abertura de crédito suplementar, no orçamento vigente, no valor de R$7.232.179,88 (sete milhões, duzentos e trinta e dois mil, cento e setenta e nove reais e oitenta e oito centavos) em conformidade com o disposto na Lei Nacional n° 4.320, de 17 de março de 1964._x000D_
@@ -6373,676 +6373,676 @@
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Flávio Martins da Silva - Flávio Martins, no exercício de suas atribuições regimentais, e atendendo à solicitação do Vereador José Geraldo da Cunha, Cabo Cunha, presidente da Comissão de Serviços Públicos Municipais, vem, considerando a tramitação do Projeto de Lei nº 808/2024, que autoriza o Município de Formiga a doar imóveis às empresas Paviforte Engenharia Ltda. e Base Construtora e Empreendimentos Ltda., encaminhado por meio da Mensagem nº 133/2024, requerer:_x000D_
 _x000D_
 Cópia integral da ata da reunião do colegiado do Codecon em que foi deliberada a aprovação das doações mencionadas no referido projeto de lei.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Cleverson Nascimento Lares do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8487/portaria_no_2.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8487/portaria_no_2.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Bernadete Seixas Almeida do cargo em comissão de Assessora de Comunicação Legislativo</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8488/portaria_no_3.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8488/portaria_no_3.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Marcus Phillipe Vieira do cargo em comissão de Assessor Jurídico Legislativo.</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8489/portaria_no_4.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8489/portaria_no_4.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Marielly Santos Faria do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a pedido a servidora Luciene Morais Teixeira do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8491/portaria_no_6.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8491/portaria_no_6.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Miriam Mara Mendonça, para provimento do cargo de Assistente Judiciário Legislativo</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8492/portaria_no_7.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8492/portaria_no_7.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Simone Cotrim Lombardi da Costa, para provimento do cargo de Assistente Judiciário Legislativo</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8493/portaria_no_8.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8493/portaria_no_8.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Cleverson Nascimento Lares, para provimento do cargo de Assessor Jurídico Legislativo</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8494/portaria_no_9.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8494/portaria_no_9.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Luciene Morais Teixeira, para provimento do cargo de Assessora de Comunicação Legislativo</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8495/portaria_no_10.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8495/portaria_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Joe Bazilio Costa, para provimento do cargo de Assessor Parlamentar</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8496/portaria_no_11.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8496/portaria_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Constituição, Justiça e Redação.</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8497/portaria_no_12.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8497/portaria_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8498/portaria_no_13.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8498/portaria_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Serviços Públicos Municipais.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8499/portaria_no_14.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8499/portaria_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Comissão Especial para compor o Órgão de Defesa dos Direitos Humanos, prevista no art. 5º da Lei nº 3.904, de 27 de setembro de 2006.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8500/portaria_no_15.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8500/portaria_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 97-A do Regimento Interno desta Casa Legislativa, uma Comissão de Participação Popular.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8501/portaria_no_16.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8501/portaria_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o servidor efetivo MARCO AURÉLIO ALMEIDA, para exercer as funções de AGENTE DE CONTRATAÇÃO e de PREGOEIRO da Câmara Municipal de Formiga, a fim de conduzir os atos das licitações e contratações derivadas da Lei Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8502/portaria_no_17.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8502/portaria_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Antecipar a Reunião Ordinária do dia 12 de fevereiro de 2024, segunda-feira de Carnaval, para o dia 08 de fevereiro de 2024, quinta-feira, às 14 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8503/portaria_no_18.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8503/portaria_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 12 e 14 de fevereiro de 2024, respectivamente, véspera de Carnaval e Quarta-Feira de Cinzas nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8504/portaria_no_19.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8504/portaria_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos materiais constantes em almoxarifado, que refletem valores no Balanço Patrimonial do Município referente ao exercício de 2023, composta pelos seguintes membros:_x000D_
 - Ederson dos Reis Morais - Presidente_x000D_
 - Antônio Carlos de Campos Júnior - Relator _x000D_
 - Rafaela Cunha Silva - Membro</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8521/portaria_no_20.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8521/portaria_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela Verificação da Execução dos Atos Potenciais constantes do Balanço Patrimonial do Município referente ao exercício de 2023, composta pelos seguintes membros:</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8522/portaria_no_21.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8522/portaria_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos Valores Constantes do Passivo do Balanço Patrimonial do Município referente ao exercício de 2023, composta pelos seguintes membros:_x000D_
 - Flávia Bernardo Barboza Mendonça - Presidente_x000D_
 - Éderson dos Reis Morais - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8523/portaria_no_22.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8523/portaria_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Balanço Patrimonial do Município referente ao exercício de 2023, composta pelos seguintes membros:_x000D_
 _x000D_
 - Antônio Carlos de Campos Júnior - Presidente_x000D_
 - Flávia Bernardo Barboza Mendonça - Relatora_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8524/portaria_no_23.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8524/portaria_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para compor a Comissão Permanente Inventariante do Patrimônio da Câmara Municipal de Formiga, Estado de Minas Gerais os seguintes servidores:_x000D_
 _x000D_
 - Ederson dos Reis Morais_x000D_
 - Antônio Carlos de Campos Júnior _x000D_
 - Rafaela Cunha Silva</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8525/portaria_no_24.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8525/portaria_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão Especial de Registro de Preços e nomear os seguintes servidores:_x000D_
 _x000D_
 Ederson dos Reis Morais - Presidente_x000D_
 Carlos Renato Brito Angeli - Relator_x000D_
 Rafaela Cunha Silva - Membro</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8526/portaria_no_25.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8526/portaria_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Art.1º Fica determinado o cômputo do tempo congelado pela Lei Complementar nº 173/2020, compreendido entre 28.05.2020 a 31.12.2021, para fins de concessão de benefícios instituídos por meio de legislações anteriores a entrada em vigor da Lei Complementar nº 173/2020.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8527/portaria_no_26.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8527/portaria_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 28 de março de 2024, quinta-feira, véspera do feriado de 29 de março – Paixão de Cristo, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8528/portaria_no_27.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8528/portaria_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Comissão Parlamentar de Inquérito - CPI, composta pelos seguintes vereadores:_x000D_
 _x000D_
 Flávio Santos do Couto - Flávio Couto - Presidente _x000D_
 Luciano Márcio de Oliveira - Luciano do Gás - Relator _x000D_
 José Geraldo da Cunha - Cabo Cunha - Membro</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 650/2023, que altera a Lei Municipal nº 4.513, de 20 de setembro de 2011, que dispõe sobre a proibição de colocação de propagandas, cartazes e similares em bens públicos e monumentos do município de Formiga e dá outras providências. Autoria: Vereador Juarez Eufrásio de Carvalho - Juarez Carvalho.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8530/portaria_no_29.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8530/portaria_no_29.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 691/2024, que dispõe sobre a obrigatoriedade de manter guarda-vidas nos locais que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8531/portaria_no_30.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8531/portaria_no_30.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a servidora efetiva, Flávia Gonçalves Pinto para secretariar a Comissão Parlamentar de Inquérito, que foi instaurada para investigar a denúncia acerca do número insuficiente de profissionais da saúde na Unidade de Pronto Atendimento (UPA) de Formiga/MG, causando a precarização do atendimento à população</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8532/portaria_no_31.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8532/portaria_no_31.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial com a finalidade de estudar e exarar parecer ao Projeto de Decreto Legislativo nº 14/2024, que concede Títulos de Cidadania Honorária e Medalhas de Honra ao Mérito “Seis de Junho - Prefeito Aluísio Veloso” e dá outras providências.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8533/portaria_no_32.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8533/portaria_no_32.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 31 de maio de 2024, sexta-feira, após o feriado 30 de maio, quinta-feira, Dia de Corpus Christi, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8534/portaria_no_33.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8534/portaria_no_33.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 07 de junho de 2024, sexta-feira, após o feriado 06 de junho, quinta-feira, Dia do aniversário do município de Formiga, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8535/portaria_no_34.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8535/portaria_no_34.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Substitutivo ao Projeto de Lei nº 55/2024, que altera a redação de dispositivo da lei nº 511, de 29 de novembro de 1963.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/portaria_no_35.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/portaria_no_35.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Luiza Morais Raimundo, para provimento do cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/portaria_no_36.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/portaria_no_36.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Aurélio Alves Nunes no cargo em comissão de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/portaria_no_37.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/portaria_no_37.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a pedido o servidor Vinicius Araujo Ferreira do cargo em comissão de Assessor Parlamentar</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/portaria_no_38.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/portaria_no_38.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Luiza Morais  Raimundo do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/portaria_no_39.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/portaria_no_39.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor, Orton Marcos Alves Couto, ocupante do cargo de Auxiliar Legislativo, 01 (um) mês de férias prêmio.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/portaria_no_40.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/portaria_no_40.2024.pdf</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/portaria_no_41.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/portaria_no_41.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomer para o cargo em comissão Ayane Nara de Almeida, para provimento do cargo de Assessora Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/portaria_no_42.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/portaria_no_42.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 16 de Agosto de 2024, sexta-feira, após o feriado 15 de Agosto , quinta-fera, dia de Assunção de Nossa Senhora, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/portaria_no_43.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/portaria_no_43.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor, Carlos Renato Brito Angeli, ocupante do cargo de Auxiliar Auditor do Legislativo, 01 (um) mês de férias prêmio.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/portaria_no_44.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/portaria_no_44.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Matheus Afonso de Faria do cargo em comissão de Assesor Parlamentar.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/portaria_no_45.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/portaria_no_45.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear paar o cargo em comissão Nilse de Oliveira, para provimento do cargo de Assessora Parlamentar , para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/portaria_no_46.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/portaria_no_46.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desrta Casa Legislativa , uma Comissão Especial com finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 752/2024, que dispõe sobrre a regularização ea retirada de fiação e equipamentos inutilizados, deteriorados ou em desuso dos postes instalados em vias públicas do Município de Formiga e dá outras providências. Autoria: Vereador Luciano Márcio de Oliveira-Luciano do Gás.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/portaria_no_47.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/portaria_no_47.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder a servidora, Flávia Gonçalves Pinto, ocupante do cargo de Atendente do Legislativo, 1(um) mês de férias prêmio.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/portaria_no_48.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/portaria_no_48.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora, Elisângela Garcia de Araújo, ocupante do cargo de Assistênte Legislativo, 01 (um) mês de férias prêmio.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/portaria_no_49.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/portaria_no_49.2024.pdf</t>
   </si>
   <si>
     <t>Art.1º  Exonerar Nilse de Oliveira do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/portaria_no_50.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/portaria_no_50.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para cargo em comissão Matheus Afonso de Faria, para provimento do cargo de Assesssor Parlamentar, para cumprimento de jornada diária de 8 (oito)  horas de trabalho.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/portaria_no_51.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/portaria_no_51.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Vinícius de Araújo Ferreira, para provimento do cargo de Assessor Parlamentar , para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/portaria_no_52.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/portaria_no_52.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Kelvin Marden Guimarães Cardoso, para provimento do cargo de Assessor Parlamentar , para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/portaria_no_53.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/portaria_no_53.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 1º de novembro de 2024, sexta-feira, em virtude do Dia do Servidor Público, comemorado no dia 28 de outubro, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/portaria_no_54.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/portaria_no_54.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desda Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 798/2024, que denomina "Ponte Guiomar Fontes Soares" e dá outras providências.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/portaria_no_55.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/portaria_no_55.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desda Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 761/2024, que altera dispositivo da Lei nº 6111, de 19 de setembro de 2023, que autoriza  o município de Formiga a afirmar parceria para utilização e instalação temporária de parklet, como extensão do passeio público, e dá outras providências.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/portaria_no_56.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/portaria_no_56.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora , Simone Rodrigues da Silva Pedrosa, ocupante do cargo de Auxiliar do Legislativo, 01 (um) mês de férias prêmio.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/portaria_no_57.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/portaria_no_57.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Substitutivo Global ao Projeto de Resolução nº 15/2024, que altera dispositivos da Resolução nº 299/2007 - Regimento Interno, Instituindo os Processos Administrativos e Legislativos Eletrônicos e regulamentando o uso das Ferramentas tecnológicas no âmbito da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/portaria_no_58.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/portaria_no_58.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial com a finalidade de estudar e exarar parecer ao Projeto de Lei nº 816/2024, que concede Título de Cidadão Honorário Formiguense  aos Excelentíssimos Desembargadores ESTEVÃO LUCCHESI DE CARVALHO, Corregedor-Geral de Justiça e LUIZ  CARLOS DE AZEVEDO CORRÊA JUNIOR, Presidente do Tribunal de Justiça de Minas Gerais - TJMG.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/portaria_no_59.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/portaria_no_59.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Antecipar a Reunião Ordinária do dia 16 de dezembro de 2024, segunda-feira, para o dia 12 de dezembro de 2024, quinta-feira, ás 9 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/portaria_no_60.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/portaria_no_60.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Marislene Daniela Trindade do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/portaria_no_61.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/portaria_no_61.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 23 e 24 de dezembro de 2024, nas depéndências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/portaria_no_62.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/portaria_no_62.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o servidor efetivo MARCO AURÉLIO ALMEIDA, para exercer as funções de AGENTE DE CONTRATAÇÃO e de PREGOEIRO da Câmara Municipal de Formiga, a fim de conduzir os atos das licitações e contrataçãoes derivadas da Lei Federal nº14.133/2021.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/portaria_no_63.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/portaria_no_63.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor, Paulo Márcio Monteiro Teixeira, ocupante do cargo de Motorista Legislativo, 1 (um) mês de férias prêmio.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/portaria_no_64.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/portaria_no_64.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 30 e 31 de dezembro de 2024, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/portaria_no_65.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/portaria_no_65.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Damon Ivair Nunes Júnior do cargo em comissão de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/portaria_no_66.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/portaria_no_66.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Débora Ferreira Golçalves do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/portaria_no_67.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/portaria_no_67.2024.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Matheus Afonso de Faria do cargo em comissão de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/628/proj._resol._14.2024_-_novo_regimento_interno.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/628/proj._resol._14.2024_-_novo_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Institui o novo Regimento Interno da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7287/veto_total_pl_778.2024.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7287/veto_total_pl_778.2024.pdf</t>
   </si>
   <si>
     <t>Veto Total_PL 778.2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7349,67 +7349,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_decretto_legislativo_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_decreto_legislativo_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_decreto_legislativo_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/projeto_de_decreto_legisativo_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_decreto_legislativo_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/projeto_de_decreto_legislativo_16.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7281/projeto_de_resolucao_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_compl._no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_compl._no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/projeto_de_lei_complementar_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7224/projeto_de_lei_complementar_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7225/projeto_de_lei_complementar_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_lei_complementar_no_057.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7226/projeto_de_lei_complementar_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_complementar_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7227/projeto_de_lei_complementar_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7228/projeto_de_lei_complementar_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/projeto_de_lei_no_668.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/projeto_669.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_670.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/projeto_de_lei_no_671.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/projeto_de_lei_no_672.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/projeto_de_lei_no_673.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_no_674.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_no_675.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/projeto_de_lei_676.2024_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/projeto_de_lei_no_677.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/projeto_de_lei_no_678.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/projeto_de_lei_no_679.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/projeto_de_lei_no_680.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/projeto_de_lei_no_681.2024_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7229/projeto_de_lei_no_682.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/projeto_de_lei_no_683.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no_684.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no_685.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_no_686.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7230/projeto_de_lei_no_687.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/projeto_de_lei_no_688.2024_-_regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2007/projeto_de_lei_no_689.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/projeto_de_lei_no_690.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7231/projeto_de_lei_no_691.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7232/projeto_de_lei_no_692.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_no_693.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_no_694.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7233/projeto_de_lei_no_695.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_no_696.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7234/projeto_de_lei_no_697.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7235/projeto_de_lei_no_698.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7236/projeto_de_lei_no_699.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_700.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_701.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7237/projeto_de_lei_no_702.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7238/projeto_de_lei_no_703.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/projeto_de_lei_no_704.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_705.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_706.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_lei_no_707.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/projeto_de_lei_no_708.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_no_709.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_no_710.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_no_711.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/projeto_de_lei_no_712.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7239/projeto_de_lei_no_713.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_lei_no_714.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/projeto_de_lei_no_715.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_no_716.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7240/projeto_de_lei_no_717.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7241/projeto_de_lei_no_718.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7242/projeto_de_lei_no_719.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7243/projeto_de_lei_no_720.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7244/projeto_de_lei_no_721.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7245/projeto_de_lei_no_722.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_lei_no_723.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/projeto_de_lei_no_724.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7246/projeto_de_lei_no_725.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/projeto_de_lei_no_726.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7247/projeto_de_lei_no_727.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7248/projeto_de_lei_no_728.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_no_729.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_730.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_731.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7249/projeto_de_lei_no_732.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_733.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_734.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/projeto_de_lei_no_735.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7250/projeto_de_lei_no_736.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7251/projeto_de_lei_no_737.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7252/projeto_de_lei_no_738.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/projeto_de_lei_no_739.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/projeto_de_lei_no_740.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/projeto_de_lei_no_741.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/projeto_de_lei_no_742.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/projeto_de_lei_no_743.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/projeto_de_lei_no_744.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/projeto_de_lei_no_745.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7253/projeto_de_lei_no_746.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/projeto_de_lei_no_747.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/projeto_de_lei_no_748.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/projeto_de_lei_no_749.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/projeto_de_lei_no_750.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/projeto_de_lei_no_751.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/projeto_de_lei_no_752.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/projeto_de_lei_no_753.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/projeto_de_lei_no_754.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_no_755.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7254/projeto_de_lei_no_756.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_no_757.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_no_758.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/projeto_de_lei_no_759.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/projeto_de_lei_no_760.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/projeto_de_lei_no_761.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/projeto_de_lei_no_762.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_de_lei_no_763.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_764.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2085/projeto_de_lei_no_765.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_766.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/projeto_de_lei_no_767.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7255/projeto_de_lei_no_768.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/projeto_de_lei_no_769.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no_770.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no_771.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/projeto_de_lei_no_772.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/projeto_de_lei_no_773.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7256/projeto_de_lei_no_774.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7257/projeto_de_lei_no_775.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7258/projeto_de_lei_no_776.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7259/projeto_de_lei_no_777.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_lei_no_778.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/projeto_de_lei_no_779.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/projeto_de_lei_no_780.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/projeto_de_lei_no_781.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/projeto_de_lei_no_782.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_783.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/projeto_de_lei_no_784.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_785.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/projeto_de_lei_no_786.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_787.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_788.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7260/projeto_de_lei_no_789.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7261/projeto_de_lei_no_790.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7262/projeto_de_lei_no_791.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_no_792.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7263/projeto_de_lei_no_793.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_no_794.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/projeto_de_lei_no_795.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/projeto_de_lei_no_796.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_lei_no_797.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/projeto_de_lei_no_798.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7264/projeto_de_lei_no_799.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7265/projeto_de_lei_no_800.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7266/projeto_de_lei_no_801.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_lei_no_802.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7267/projeto_de_lei_no_803.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_804.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7268/projeto_de_lei_no_805.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_806.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_no_807.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7269/projeto_de_lei_no_808.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7270/projeto_de_lei_no_809.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7271/projeto_de_lei_no_810.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/projeto_de_lei_no_811.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7272/projeto_de_lei_no_812.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7273/projeto_de_lei_no_813.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2047/projeto_de_lei_no_814.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7274/projeto_de_lei_no_815.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/projeto_de_lei_no_816.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/projeto_de_lei_no_817.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7275/projeto_de_lei_no_818.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7276/projeto_de_lei_no_819.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7277/projeto_de_lei_no_820.2024_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7278/projeto_de_lei_no_821.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7279/projeto_de_lei_no_822.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7280/projeto_de_lei_no_823.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7611/mensagem_no142024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7480/emenda_modificativa_01_ao_pl_700.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7481/emenda_aditiva_01_ao_plc_053.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7482/emenda_modificativa_01_ao_pl_704.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7483/em._modif._adit._01_ao_projeto_de_lei_no_712.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7484/emenda_mod._1_ao_pl_725.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7485/emenda_aditiva_no_1_ao_projeto_de_lei_no_713.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7486/emenda_aditiva_no_1_ao_pl_747.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7487/emenda_substitutiva_no_1_ao_pl_746.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7488/emenda_modificativa_no_1_ao_pl_no_750.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7489/emenda_aditiva_no_1_ao_pl_759.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7490/emenda_aditiva_no_1_ao_pl_793.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7491/emendas_ao_pl_789.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7492/emenda_aditiva_no_1_ao_pl_823.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8487/portaria_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8488/portaria_no_3.2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8489/portaria_no_4.2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8491/portaria_no_6.2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8492/portaria_no_7.2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8493/portaria_no_8.2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8494/portaria_no_9.2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8495/portaria_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8496/portaria_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8497/portaria_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8498/portaria_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8499/portaria_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8500/portaria_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8501/portaria_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8502/portaria_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8503/portaria_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8504/portaria_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8521/portaria_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8522/portaria_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8523/portaria_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8524/portaria_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8525/portaria_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8526/portaria_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8527/portaria_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8528/portaria_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8530/portaria_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8531/portaria_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8532/portaria_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8533/portaria_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8534/portaria_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8535/portaria_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/portaria_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/portaria_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/portaria_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/portaria_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/portaria_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/portaria_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/portaria_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/portaria_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/portaria_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/portaria_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/portaria_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/portaria_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/portaria_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/portaria_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/portaria_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/portaria_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/portaria_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/portaria_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/portaria_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/portaria_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/portaria_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/portaria_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/portaria_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/portaria_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/portaria_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/portaria_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/portaria_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/portaria_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/portaria_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/portaria_no_64.2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/portaria_no_65.2024.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/portaria_no_66.2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/portaria_no_67.2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/628/proj._resol._14.2024_-_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7287/veto_total_pl_778.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2019/projeto_de_decretto_legislativo_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2020/projeto_de_decreto_legislativo_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2021/projeto_de_decreto_legislativo_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2022/projeto_de_decreto_legisativo_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_decreto_legislativo_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2050/projeto_de_decreto_legislativo_16.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7281/projeto_de_resolucao_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2009/projeto_de_lei_compl._no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2219/projeto_de_lei_compl._no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2039/projeto_de_lei_complementar_no_054.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7224/projeto_de_lei_complementar_no_055.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7225/projeto_de_lei_complementar_no_056.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2327/projeto_de_lei_complementar_no_057.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7226/projeto_de_lei_complementar_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2051/projeto_de_lei_complementar_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7227/projeto_de_lei_complementar_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7228/projeto_de_lei_complementar_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2016/projeto_de_lei_no_668.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2029/projeto_669.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_670.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2031/projeto_de_lei_no_671.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2032/projeto_de_lei_no_672.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2033/projeto_de_lei_no_673.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2034/projeto_de_lei_no_674.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2035/projeto_de_lei_no_675.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2036/projeto_de_lei_676.2024_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1950/projeto_de_lei_no_677.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2037/projeto_de_lei_no_678.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2046/projeto_de_lei_no_679.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1951/projeto_de_lei_no_680.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1952/projeto_de_lei_no_681.2024_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7229/projeto_de_lei_no_682.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1953/projeto_de_lei_no_683.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1954/projeto_de_lei_no_684.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1955/projeto_de_lei_no_685.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/1956/projeto_de_lei_no_686.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7230/projeto_de_lei_no_687.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2038/projeto_de_lei_no_688.2024_-_regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2007/projeto_de_lei_no_689.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2008/projeto_de_lei_no_690.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7231/projeto_de_lei_no_691.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7232/projeto_de_lei_no_692.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2220/projeto_de_lei_no_693.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2221/projeto_de_lei_no_694.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7233/projeto_de_lei_no_695.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2222/projeto_de_lei_no_696.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7234/projeto_de_lei_no_697.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7235/projeto_de_lei_no_698.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7236/projeto_de_lei_no_699.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2223/projeto_de_lei_no_700.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2224/projeto_de_lei_no_701.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7237/projeto_de_lei_no_702.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7238/projeto_de_lei_no_703.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2010/projeto_de_lei_no_704.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2225/projeto_de_lei_no_705.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2226/projeto_de_lei_no_706.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2328/projeto_de_lei_no_707.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2011/projeto_de_lei_no_708.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2012/projeto_de_lei_no_709.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2013/projeto_de_lei_no_710.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2081/projeto_de_lei_no_711.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2014/projeto_de_lei_no_712.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7239/projeto_de_lei_no_713.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2329/projeto_de_lei_no_714.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2015/projeto_de_lei_no_715.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2017/projeto_de_lei_no_716.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7240/projeto_de_lei_no_717.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7241/projeto_de_lei_no_718.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7242/projeto_de_lei_no_719.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7243/projeto_de_lei_no_720.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7244/projeto_de_lei_no_721.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7245/projeto_de_lei_no_722.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2330/projeto_de_lei_no_723.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2018/projeto_de_lei_no_724.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7246/projeto_de_lei_no_725.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2023/projeto_de_lei_no_726.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7247/projeto_de_lei_no_727.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7248/projeto_de_lei_no_728.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2052/projeto_de_lei_no_729.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2053/projeto_de_lei_no_730.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2054/projeto_de_lei_no_731.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7249/projeto_de_lei_no_732.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2055/projeto_de_lei_no_733.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2056/projeto_de_lei_no_734.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2057/projeto_de_lei_no_735.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7250/projeto_de_lei_no_736.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7251/projeto_de_lei_no_737.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7252/projeto_de_lei_no_738.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2065/projeto_de_lei_no_739.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2066/projeto_de_lei_no_740.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2024/projeto_de_lei_no_741.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2067/projeto_de_lei_no_742.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2068/projeto_de_lei_no_743.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2069/projeto_de_lei_no_744.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2070/projeto_de_lei_no_745.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7253/projeto_de_lei_no_746.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2071/projeto_de_lei_no_747.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2072/projeto_de_lei_no_748.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2073/projeto_de_lei_no_749.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2074/projeto_de_lei_no_750.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2075/projeto_de_lei_no_751.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2076/projeto_de_lei_no_752.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2077/projeto_de_lei_no_753.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2078/projeto_de_lei_no_754.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2079/projeto_de_lei_no_755.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7254/projeto_de_lei_no_756.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2080/projeto_de_lei_no_757.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2082/projeto_de_lei_no_758.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2025/projeto_de_lei_no_759.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2083/projeto_de_lei_no_760.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2084/projeto_de_lei_no_761.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2026/projeto_de_lei_no_762.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2027/projeto_de_lei_no_763.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2331/projeto_de_lei_no_764.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2085/projeto_de_lei_no_765.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_766.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2086/projeto_de_lei_no_767.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7255/projeto_de_lei_no_768.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2087/projeto_de_lei_no_769.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2088/projeto_de_lei_no_770.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2089/projeto_de_lei_no_771.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2090/projeto_de_lei_no_772.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2091/projeto_de_lei_no_773.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7256/projeto_de_lei_no_774.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7257/projeto_de_lei_no_775.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7258/projeto_de_lei_no_776.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7259/projeto_de_lei_no_777.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2058/projeto_de_lei_no_778.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2059/projeto_de_lei_no_779.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2060/projeto_de_lei_no_780.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2061/projeto_de_lei_no_781.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2040/projeto_de_lei_no_782.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_783.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2063/projeto_de_lei_no_784.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2131/projeto_de_lei_no_785.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2041/projeto_de_lei_no_786.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2132/projeto_de_lei_no_787.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2133/projeto_de_lei_no_788.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7260/projeto_de_lei_no_789.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7261/projeto_de_lei_no_790.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7262/projeto_de_lei_no_791.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2134/projeto_de_lei_no_792.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7263/projeto_de_lei_no_793.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2135/projeto_de_lei_no_794.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2042/projeto_de_lei_no_795.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2043/projeto_de_lei_no_796.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2136/projeto_de_lei_no_797.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2064/projeto_de_lei_no_798.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7264/projeto_de_lei_no_799.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7265/projeto_de_lei_no_800.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7266/projeto_de_lei_no_801.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2137/projeto_de_lei_no_802.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7267/projeto_de_lei_no_803.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2044/projeto_de_lei_no_804.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7268/projeto_de_lei_no_805.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2332/projeto_de_lei_no_806.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2045/projeto_de_lei_no_807.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7269/projeto_de_lei_no_808.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7270/projeto_de_lei_no_809.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7271/projeto_de_lei_no_810.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2161/projeto_de_lei_no_811.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7272/projeto_de_lei_no_812.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7273/projeto_de_lei_no_813.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2047/projeto_de_lei_no_814.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7274/projeto_de_lei_no_815.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2048/projeto_de_lei_no_816.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/2049/projeto_de_lei_no_817.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7275/projeto_de_lei_no_818.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7276/projeto_de_lei_no_819.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7277/projeto_de_lei_no_820.2024_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7278/projeto_de_lei_no_821.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7279/projeto_de_lei_no_822.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7280/projeto_de_lei_no_823.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7611/mensagem_no142024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7480/emenda_modificativa_01_ao_pl_700.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7481/emenda_aditiva_01_ao_plc_053.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7482/emenda_modificativa_01_ao_pl_704.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7483/em._modif._adit._01_ao_projeto_de_lei_no_712.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7484/emenda_mod._1_ao_pl_725.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7485/emenda_aditiva_no_1_ao_projeto_de_lei_no_713.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7486/emenda_aditiva_no_1_ao_pl_747.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7487/emenda_substitutiva_no_1_ao_pl_746.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7488/emenda_modificativa_no_1_ao_pl_no_750.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7489/emenda_aditiva_no_1_ao_pl_759.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7490/emenda_aditiva_no_1_ao_pl_793.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7491/emendas_ao_pl_789.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7492/emenda_aditiva_no_1_ao_pl_823.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8487/portaria_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8488/portaria_no_3.2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8489/portaria_no_4.2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8491/portaria_no_6.2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8492/portaria_no_7.2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8493/portaria_no_8.2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8494/portaria_no_9.2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8495/portaria_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8496/portaria_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8497/portaria_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8498/portaria_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8499/portaria_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8500/portaria_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8501/portaria_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8502/portaria_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8503/portaria_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8504/portaria_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8521/portaria_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8522/portaria_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8523/portaria_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8524/portaria_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8525/portaria_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8526/portaria_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8527/portaria_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8528/portaria_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8530/portaria_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8531/portaria_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8532/portaria_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8533/portaria_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8534/portaria_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/8535/portaria_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9477/portaria_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9478/portaria_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9479/portaria_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9480/portaria_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9481/portaria_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9482/portaria_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9483/portaria_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9484/portaria_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9485/portaria_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9486/portaria_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9487/portaria_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9489/portaria_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9490/portaria_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9491/portaria_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9493/portaria_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9494/portaria_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9495/portaria_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9496/portaria_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9497/portaria_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9498/portaria_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9499/portaria_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9500/portaria_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9501/portaria_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9502/portaria_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9562/portaria_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9563/portaria_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9564/portaria_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9565/portaria_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9566/portaria_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9567/portaria_no_64.2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9568/portaria_no_65.2024.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9569/portaria_no_66.2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/9570/portaria_no_67.2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/628/proj._resol._14.2024_-_novo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2024/7287/veto_total_pl_778.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H601"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>