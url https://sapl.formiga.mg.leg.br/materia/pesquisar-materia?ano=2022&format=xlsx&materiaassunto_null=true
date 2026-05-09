--- v0 (2025-11-26)
+++ v1 (2026-05-09)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o art. 3º da Resolução nº 312/2009, que institui a Comissão Permanente de Licitação no âmbito da Câmara Municipal de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Altera a redação de dispositivo da Resolução nº 299/2007, que contém o Regimento Interno da Câmara Municipal de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Transfere o Plenário da Câmara Municipal de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
@@ -285,3076 +285,3076 @@
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei Complementar nº 169, de 26 de outubro de 2017 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 41, de 24 de fevereiro de 2011.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pojeto_de_lei_no_253.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pojeto_de_lei_no_253.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar convênio com a Empresa de Assistência Técnica e Extensão Rural de Minas Gerais - EMATER.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_no_254.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_no_254.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.721, de 14 de setembro de 2021.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no_255.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no_255.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/projeto_de_lei_no_256.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/projeto_de_lei_no_256.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_257.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_257.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens imóveis pertencentes ao Patrimônio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_258.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_258.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a utilização do asfalto ecológico na pavimentação e no recapeamento das estradas rurais de terra do Município de Formiga/MG.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_259.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_259.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_260.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_260.2022.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei no 4.854, de 09 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_lei_no_261.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_lei_no_261.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_no_262.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_no_262.2022.pdf</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_no_263.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_no_263.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_264.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_264.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do vale-alimentação de que trata a Lei n.º 4.803, de 12 de junho de 2013.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_265.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_265.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Emília Machado Cassemiro “Dona Mila” e dá outras providências.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_266.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_266.2022.pdf</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_267.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_267.2022.pdf</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_268.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_268.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.740, de 18 de setembro de 2012.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_269.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_269.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Comunidades Fortalecidas”, que visa o monitoramento das estradas rurais do Município de Formiga/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_no_270.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_no_270.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de instalação do aparelho de raio X que menciona em local diverso da UPA de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_no_271.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_no_271.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder subvenção social a entidade que menciona.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_no_272.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_no_272.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_no_273.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_no_273.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre padrão mínimo para a pavimentação de vias públicas no município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/projeto_de_lei_no_274.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/projeto_de_lei_no_274.2022.pdf</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/projeto_de_lei_no_275.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/projeto_de_lei_no_275.2022.pdf</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/projeto_de_lei_no_276.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/projeto_de_lei_no_276.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar, bem como o repasse de recursos financeiros às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/projeto_de_lei_no_277.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/projeto_de_lei_no_277.2022.pdf</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/projeto_de_lei_no_278.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/projeto_de_lei_no_278.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_no_279.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_no_279.2022.pdf</t>
   </si>
   <si>
     <t>Acresce o inciso V ao artigo 1º da Lei Municipal nº 4.331, de 26 de maio de 2010.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_280.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_280.2022.pdf</t>
   </si>
   <si>
     <t>Determina a padronização da construção e instalação de mata burros, faz referência a construção de barraginhas nas estradas de terra no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_281.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_281.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Laíde Maria Silva Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_no_282.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_no_282.2022.pdf</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/projeto_de_lei_no_283.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/projeto_de_lei_no_283.2022.pdf</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/projeto_de_lei_no_284.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/projeto_de_lei_no_284.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento à Educação para o Trânsito e Pilotagem com Segurança, e a criação da Semana Municipal de Trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_no_285.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_no_285.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Parceria com a Associação dos Moradores e Amigos de Furnastur - Amafurnas e dá outras providências.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_lei_no_286.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_lei_no_286.2022.pdf</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_no_287.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_no_287.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Travessa Arnaldo de Arantes Faria, e dá outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no_288.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no_288.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 4.409, de 22 de fevereiro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_no_290.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_no_290.2022.pdf</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_no_291.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_no_291.2022.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_no_292.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_no_292.2022.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_no_293.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_no_293.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de desafetação e alienação de bem público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_no_294.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_no_294.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_lei_no_295.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_lei_no_295.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse de recursos financeiros à instituição que menciona, bem como a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_296.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_296.2022.pdf</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_lei_no_297.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_lei_no_297.2022.pdf</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/projeto_de_lei_no_298.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/projeto_de_lei_no_298.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.822, de 31 de março de 2022.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/projeto_de_lei_no_299.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/projeto_de_lei_no_299.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação da prestação de socorro aos animais atropelados no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/projeto_de_lei_no_300.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/projeto_de_lei_no_300.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 300.2022.pdf</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/projeto_de_lei_no_301.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/projeto_de_lei_no_301.2022.pdf</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/projeto_de_lei_no_302.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/projeto_de_lei_no_302.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às Instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/projeto_de_lei_no_303.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/projeto_de_lei_no_303.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.826, de 7 abril de 2022.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/projeto_de_lei_no_304.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/projeto_de_lei_no_304.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.827, de 7 abril de 2022.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_no_305.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_no_305.2022.pdf</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/projeto_de_lei_no_306.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/projeto_de_lei_no_306.2022.pdf</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/projeto_de_lei_no_307.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/projeto_de_lei_no_307.2022.pdf</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_no_308.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_no_308.2022.pdf</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/projeto_de_lei_no_309.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/projeto_de_lei_no_309.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_310.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_310.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operação de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/projeto_de_lei_no_311.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/projeto_de_lei_no_311.2022.pdf</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/projeto_de_lei_no_312.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/projeto_de_lei_no_312.2022.pdf</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_313.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_313.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder direito real de uso de imóvel público à Associação Missão Marta e Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_314.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_314.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Esportiva Aduílio Gomes de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/projeto_de_lei_no_315.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/projeto_de_lei_no_315.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa “Nascimento Digno” o qual dispõe sobre o fornecimento de kit maternidade para gestantes em situações de vulnerabilidade, do município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/projeto_de_lei_no_316.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/projeto_de_lei_no_316.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 4.779, de 26 de março de 2013.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_no_317.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_no_317.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 317.2022.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/projeto_de_lei_no_318.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/projeto_de_lei_no_318.2022.pdf</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_no_319.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_no_319.2022.pdf</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/pl_320.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/pl_320.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para extensão de transporte público, pela Secretaria Municipal de Saúde do Município de Formiga e dá outras providencias.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_no_321.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_no_321.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_322.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_322.2022.pdf</t>
   </si>
   <si>
     <t>Assegura na circunscrição do Município de Formiga, a assistência religiosa no âmbito das instituições de saúde e congêneres das redes públicas e privada e dá outras providências.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_323.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_323.2022.pdf</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_324.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_324.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a receber em doação o imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_325.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_325.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.841, de 5 de maio de 2022.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_326.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_326.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 5.814, de 16 de março de 2022 (Republicação), repristina a Lei nº 5.764, de 28 de outubro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_327.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_327.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição do encerramento, transferência e/ou anexação das atividades da Unidade Básica de Saúde do bairro Sagrado Coração de Jesus e dá outras providências.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_no_328.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_no_328.2022.pdf</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_no_329.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_no_329.2022.pdf</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_330.2022_em_regime_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_330.2022_em_regime_urgencia.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adelia Fernandes da Fonseca e dá outras providências.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_no_331.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_no_331.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Esportiva Sandra de Fátima Rodrigues Borges e dá outras providências.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_332.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_332.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Dalva Rosa dos Santos e dá outras providencias.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_no_333.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_no_333.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os assentos preferenciais nos veículos de transporte público coletivo do município de Formiga/MG.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_334.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_334.2022.pdf</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_335.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_335.2022.pdf</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_336.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_336.2022.pdf</t>
   </si>
   <si>
     <t>Denomina “Espaço Verde Simone Vitória Araújo” e dá outras providências.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_no_337.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_no_337.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Manutenção de Unidades de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_no_338.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_no_338.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.837, de 26 de abril de 2022.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_no_339.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_no_339.2022.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/projeto_de_lei_no_340.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/projeto_de_lei_no_340.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.079, de 18 de dezembro de 2015.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_no_341.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_no_341.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivo da Lei nº 4.716, de 19 de julho de 2012, que autoriza a Câmara Municipal de Formiga a celebrar convênio com a Fundação Edcuacional Comunitária Formiguense – FUOM para a realização de estágio e dá outras providências.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/projeto_de_lei_no_342.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/projeto_de_lei_no_342.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Próprio Municipal.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_343.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_343.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.862, de 31 de maio de 2022.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_no_344.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_no_344.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Formiga – REFIS FORMIGA, e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_no_345.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_no_345.2022.pdf</t>
   </si>
   <si>
     <t>Cria a Semana do Turismo no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/projeto_de_lei_no_346.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/projeto_de_lei_no_346.2022.pdf</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_347.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_347.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros às instituições que menciona.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_348.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_348.2022.pdf</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_349.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_349.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro a entidade que menciona e dá ouras providências.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_350.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_350.2022.pdf</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_351.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_351.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Academia ao Ar Livre Heli Roberto da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_no_352.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_no_352.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 352.2022.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_no_353.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_no_353.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de banheiros químicos adaptados para pessoas com deficiência ou mobilidade reduzida nos eventos públicos e privados no Município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_no_354.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_no_354.2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Distribuição de Fraldas descartáveis Geriátricas e Pediátricas no município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_355.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_355.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes de publicidade para as exposições justificativas de aberturas de créditos suplementares e especiais pelo Poder Executivo.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_no_356.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_no_356.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 356.2022.pdf</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_357.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_357.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro a entidade que menciona, autoriza a abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_no_358.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_no_358.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 358.2022.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_359.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_359.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Espaço Turístico Cristo Redentor D. Geralda Cândida dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_no_360.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_no_360.2022.pdf</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_361.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_361.2022.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1780/projeto_de_lei_no_362.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1780/projeto_de_lei_no_362.2022.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória, no âmbito do Município de Formiga, a exigência do selo e da respectiva certificação do INMETRO, quando da aquisição de lâmpadas de LED destinadas à iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1781/projeto_de_lei_363.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1781/projeto_de_lei_363.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e dá outras providências._x000D_
 .</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_no_364.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_no_364.2022.pdf</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_365.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_365.2022.pdf</t>
   </si>
   <si>
     <t>Altera o inciso V ao artigo 1º da Lei Municipal 4.331, de 26 de Maio de 2010.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_366.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_366.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_367.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_367.2022.pdf</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_368.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_368.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_369.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_369.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.790, de 20 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_370.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_370.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro às entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_371.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_371.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a doar imóvel à sociedade empresária Strongest Pneus Ltda. para instalação de novo empreendimento.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_372.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_372.2022.pdf</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_no_373.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_no_373.2022.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_no_374.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_no_374.2022.pdf</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_376.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_376.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.611, de 28 de abril de 2021.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_no_377.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_no_377.2022.pdf</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_no_378.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_no_378.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.119, de 3 de novembro de 2016.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_no_379.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_no_379.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da Terceira Alteração do Protocolo de Intenções consubstanciado em Contrato de Consórcio Público do Consórcio Intermunicipal de Saúde da Região Ampliada Oeste Para Gerenciamento dos Serviços de Urgência e Emergência - CIS-URG Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_no_380.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_no_380.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas da Rede Municipal de Ensino e cercanias.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_381.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_381.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n. 4.172, de 31 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1791/projeto_de_lei_no_382.2022_.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1791/projeto_de_lei_no_382.2022_.pdf</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1792/projeto_de_lei_no_383.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1792/projeto_de_lei_no_383.2022.pdf</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1793/projeto_de_lei_no_384.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1793/projeto_de_lei_no_384.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Quadra Esportiva de Futevôlei Antônio Donizetti de Oliveira - Fumaça e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_385.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_385.2022.pdf</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_386.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_386.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.257, de 27 de março de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_no_387.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_no_387.2022.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nºs 5.673, de 12 de julho de 2021 e 5.790, de 20 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1799/projeto_de_lei_no_388.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1799/projeto_de_lei_no_388.2022.pdf</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_no_389.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_no_389.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 389.2022.pdf</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_390.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_390.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diária de viagem, aquisição de passagem e inscrição em evento de capacitação no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_no_391.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_no_391.2022.pdf</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_392.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_392.2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos das Leis nºs 4.061, de 29 de abril de 2008 e 5.610, de 28 de abril de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_393.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_393.2022.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei nº 5.602, de 25 de março de 2021.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_no_394.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_no_394.2022.pdf</t>
   </si>
   <si>
     <t>Institui Comissão de Regularização Fundiária Urbana no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_395.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_395.2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do dispositivo legal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_396.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_396.2022.pdf</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_397.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_397.2022.pdf</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_no_398.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_no_398.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse financeiro e dá outras providências</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/projeto_de_lei_no_399.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/projeto_de_lei_no_399.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro à entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/projeto_de_lei_no_400.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/projeto_de_lei_no_400.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha “Dezembro Verde”, dedicada a ações de conscientização contra o abandono de animais e dá outras providências.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_401.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_401.2022.pdf</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_402.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_402.2022.pdf</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_403.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_403.2022.pdf</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_404.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_404.2022.pdf</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_405.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_405.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a ceder o uso de imóvel público ao Conselho Comunitário de Segurança Pública de Formiga - Consep, e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_406.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_406.2022.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_no_407.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_no_407.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.185, de 17 de agosto de 2017.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_408.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_408.2022.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_409.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_409.2022.pdf</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7090/projeto_de_lei_no_410.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7090/projeto_de_lei_no_410.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 410.2022.pdf</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no_411.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no_411.2022.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Moradores do Residencial Santana e dá outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/projeto_de_lei_no_412.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/projeto_de_lei_no_412.2022.pdf</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_no_413.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_no_413.2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Formiga – MG para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_414.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_414.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto_de_lei_no_415.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto_de_lei_no_415.2022.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/projeto_de_lei_no_416.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/projeto_de_lei_no_416.2022.pdf</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/projeto_de_lei_no_417.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/projeto_de_lei_no_417.2022.pdf</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/projeto_de_lei_no_418.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/projeto_de_lei_no_418.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.394, de 24 de abril de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/projeto_de_lei_no_419.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/projeto_de_lei_no_419.2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei nº 5.610, de 28 de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_no_420.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_no_420.2022.pdf</t>
   </si>
   <si>
     <t>Altera redação na Lei no 4.716, de 19 de julho de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/projeto_de_lei_no_421.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/projeto_de_lei_no_421.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Dr. Paulo Prado e dá outras providências.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/projeto_de_lei_no_422.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/projeto_de_lei_no_422.2022.pdf</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/projeto_de_lei_no_423.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/projeto_de_lei_no_423.2022.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/projeto_de_lei_no_424.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/projeto_de_lei_no_424.2022.pdf</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/projeto_de_lei_no_425.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/projeto_de_lei_no_425.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.797, de 28 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7091/projeto_de_lei_no_426.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7091/projeto_de_lei_no_426.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 426.2022.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_427.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_427.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivos da Lei nº 5.784, de 6 de dezembro de 2021 – Plano Plurianual (PPA) 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/projeto_de_lei_no_428.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/projeto_de_lei_no_428.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Formiga-MG no Consórcio Intermunicipal Multifinalitário dos Municípios da Alago - CIMLAGO e dá outras providências.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/projeto_de_lei_no_429.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/projeto_de_lei_no_429.2022.pdf</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/projeto_de_lei_no_430.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/projeto_de_lei_no_430.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Anibal Salete de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_431.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_431.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Waldir Pacheco de Macedo e dá outras providências.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/projeto_de_lei_no_432.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/projeto_de_lei_no_432.2022.pdf</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/projeto_de_lei_no_433.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/projeto_de_lei_no_433.2022.pdf</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/projeto_de_lei_no_434.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/projeto_de_lei_no_434.2022.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_no_435.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_no_435.2022.pdf</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_436.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_436.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda Aroeira e dá outras providências.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/projeto_de_lei_no_437.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/projeto_de_lei_no_437.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda Castanheira e dá outras providências.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/projeto_de_lei_no_438.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/projeto_de_lei_no_438.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Nalvo Paes de Azevedo e dá outras providências.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_439.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_439.2022.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_440.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_440.2022.pdf</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_441.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_441.2022.pdf</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/projeto_de_lei_no_442.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/projeto_de_lei_no_442.2022.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_no_443.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_no_443.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_444.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_444.2022.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_445.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_445.2022.pdf</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_446.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_446.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder repasse financeiro à entidade que menciona.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_447.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_447.2022.pdf</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_no_448.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_no_448.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder repasse financeiro a entidade que menciona e dá outras providências</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_449.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_449.2022.pdf</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_de_lei_no_450.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_de_lei_no_450.2022.pdf</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/projeto_de_lei_no_451.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/projeto_de_lei_no_451.2022.pdf</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_no_452.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_no_452.2022.pdf</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_no_453.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_no_453.2022.pdf</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_no_454.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_no_454.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder repasse financeiro à entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_455.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_455.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da gratificação que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no_456.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no_456.2022.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo da Lei nº 4.139, de 5 de janeiro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_no_457.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_no_457.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de Comissão Especial para revisão dos Estatutos e Planos de Cargos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/projeto_de_lei_no_458.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/projeto_de_lei_no_458.2022.pdf</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/projeto_de_lei_no_459.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/projeto_de_lei_no_459.2022.pdf</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7092/projeto_de_lei_no_460.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7092/projeto_de_lei_no_460.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 460.2022.pdf</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_461.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_461.2022.pdf</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7117/projeto_de_lei_complementar_no_009.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7117/projeto_de_lei_complementar_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 009.2022.pdf</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7118/projeto_de_lei_complementar_no_010.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7118/projeto_de_lei_complementar_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 010.2022.pdf</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7124/projeto_de_lei_complementar_no_11.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7124/projeto_de_lei_complementar_no_11.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 11.2022.pdf</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7125/projeto_de_lei_complementar_no_12.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7125/projeto_de_lei_complementar_no_12.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 12.2022.pdf</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7119/projeto_de_lei_complementar_no_013.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7119/projeto_de_lei_complementar_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 013.2022.pdf</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7120/projeto_de_lei_complementar_no_014.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7120/projeto_de_lei_complementar_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 014.2022.pdf</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7126/projeto_de_lei_complementar_no_15.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7126/projeto_de_lei_complementar_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 15.2022.pdf</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7127/projeto_de_lei_complementar_no_16.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7127/projeto_de_lei_complementar_no_16.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 16.2022.pdf</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7128/projeto_de_lei_complementar_no_17.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7128/projeto_de_lei_complementar_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 17.2022.pdf</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7121/projeto_de_lei_complementar_no_018.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7121/projeto_de_lei_complementar_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 018.2022.pdf</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7122/projeto_de_lei_complementar_no_019.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7122/projeto_de_lei_complementar_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 019.2022.pdf</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7129/projeto_de_lei_complementar_no_20.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7129/projeto_de_lei_complementar_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 20.2022.pdf</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7130/projeto_de_lei_complementar_no_21.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7130/projeto_de_lei_complementar_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 21.2022.pdf</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7131/projeto_de_lei_complementar_no_22.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7131/projeto_de_lei_complementar_no_22.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 22.2022.pdf</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7132/projeto_de_lei_complementar_no_23.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7132/projeto_de_lei_complementar_no_23.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 23.2022.pdf</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7133/projeto_de_lei_complementar_no_24.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7133/projeto_de_lei_complementar_no_24.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 24.2022.pdf</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7134/projeto_de_lei_complementar_no_25.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7134/projeto_de_lei_complementar_no_25.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 25.2022.pdf</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7135/projeto_de_lei_complementar_no_26.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7135/projeto_de_lei_complementar_no_26.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 26.2022.pdf</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7136/projeto_de_lei_complementar_no_27.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7136/projeto_de_lei_complementar_no_27.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 27.2022.pdf</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7137/projeto_de_lei_complementar_no_28.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7137/projeto_de_lei_complementar_no_28.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 28.2022.pdf</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_lei_complementar_no_29.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_lei_complementar_no_29.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 29.2022.pdf</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_complementar_no_30.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_complementar_no_30.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 30.2022.pdf</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7123/projeto_de_lei_complementar_no_031.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7123/projeto_de_lei_complementar_no_031.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 031.2022.pdf</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7140/projeto_de_lei_complementar_no_32.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7140/projeto_de_lei_complementar_no_32.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 32.2022.pdf</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>Acrescenta dispositivos e altera anexos constantes na Lei nº 5.889, de 13 de julho de 2022 – Lei de Diretrizes Orçamentárias.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_decreto_legislativo_no_3.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_decreto_legislativo_no_3.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 3.2022.pdf</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_decreto_no_4.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_decreto_no_4.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto nº 4.2022.pdf</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_decreto_legislativo_no_5.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_decreto_legislativo_no_5.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 5.2022.pdf</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_decreto_legislativo_no_6.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_decreto_legislativo_no_6.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 6.2022.pdf</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7106/projeto_de_resolucao_no_3.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7106/projeto_de_resolucao_no_3.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3.2022.pdf</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7105/projeto_de_resolucao_004.2022_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7105/projeto_de_resolucao_004.2022_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 004.2022 - REGIME DE URGENCIA.pdf</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7107/projeto_de_resolucao_no_5.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7107/projeto_de_resolucao_no_5.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 5.2022.pdf</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7108/projeto_de_resolucao_no_6.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7108/projeto_de_resolucao_no_6.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 6.2022.pdf</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7109/projeto_de_resolucao_no_7.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7109/projeto_de_resolucao_no_7.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 7.2022.pdf</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>VPL</t>
   </si>
   <si>
     <t>Veto a Proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7104/veto_projeto_de_lei_complementar_no_10.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7104/veto_projeto_de_lei_complementar_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Veto Projeto de Lei Complementar nº 10.2022.pdf</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7096/veto_ao_projeto_de_lei_no_269.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7096/veto_ao_projeto_de_lei_no_269.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 269.2022.pdf</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7097/veto_ao_projeto_de_lei_no_270.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7097/veto_ao_projeto_de_lei_no_270.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 270.2022.pdf</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7098/veto_ao_projeto_de_lei_no_293.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7098/veto_ao_projeto_de_lei_no_293.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 293.2022.pdf</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7099/veto_ao_projeto_de_lei_no_320.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7099/veto_ao_projeto_de_lei_no_320.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 320.2022.pdf</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7102/veto_parcial_ao_projeto_de_lei_no_322.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7102/veto_parcial_ao_projeto_de_lei_no_322.2022.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 322.2022.pdf</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7100/veto_ao_projeto_de_lei_no_333.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7100/veto_ao_projeto_de_lei_no_333.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 333.2022.pdf</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7095/veto_ao_proejto_de_lei_no_337.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7095/veto_ao_proejto_de_lei_no_337.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Proejto de Lei nº 337.2022.pdf</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/veto_ao_projeto_de_lei_no_354.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/veto_ao_projeto_de_lei_no_354.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 354.2022.pdf</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7103/veto_parcial_ao_projeto_de_lei_no_404.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7103/veto_parcial_ao_projeto_de_lei_no_404.2022.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 404.2022.pdf</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7396/emenda_aditiva_1_pl_259.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7396/emenda_aditiva_1_pl_259.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 1 PL 259.2022.pdf</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7397/emenda_aditiva_1_pl_263.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7397/emenda_aditiva_1_pl_263.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva 1 PL 263.2022.pdf</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7398/emenda_modificativa_no_1_ao_pl_275.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7398/emenda_modificativa_no_1_ao_pl_275.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL 275.2022.pdf</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7399/emenda_modificativa_no_2_ao_pl_275.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7399/emenda_modificativa_no_2_ao_pl_275.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 2 ao PL 275.2022.pdf</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7400/emenda_modificativa_no_1_ao_pl_282.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7400/emenda_modificativa_no_1_ao_pl_282.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL 282.2022.pdf</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7401/emenda_supressiva.substitutiva_no_1_pl_288.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7401/emenda_supressiva.substitutiva_no_1_pl_288.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva.Substitutiva nº 1 PL 288.2022.pdf</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7402/emendas_ao_projeto_de_lei_complementar_no_15.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7402/emendas_ao_projeto_de_lei_complementar_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei Complementar nº 15.2022.pdf</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7403/emenda_aditiva.modificativa_no_1_ao_pl_327.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7403/emenda_aditiva.modificativa_no_1_ao_pl_327.2022.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA.MODIFICATIVA Nº 1 AO PL 327.2022.pdf</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7404/subemenda_ao_projeto_de_lei_complementar_no_15.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7404/subemenda_ao_projeto_de_lei_complementar_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Subemenda ao Projeto de Lei Complementar nº 15.2022.pdf</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7405/emenda_substitutiva_ao_pl_300.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7405/emenda_substitutiva_ao_pl_300.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao PL 300.2022.pdf</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/emendas_ao_projeto_de_lei_no_300.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/emendas_ao_projeto_de_lei_no_300.2022.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei nº 300.2022.pdf</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/emendas_ao_plc_017.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/emendas_ao_plc_017.2022.pdf</t>
   </si>
   <si>
     <t>Emendas ao PLC 017.2022.pdf</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/emenda_modificativa_no_1_ao_pl_352.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/emenda_modificativa_no_1_ao_pl_352.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL 352.2022.pdf</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/emenda_modificativa_ao_pl_344.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/emenda_modificativa_ao_pl_344.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 344.2022.pdf</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/emenda_modificativa_ao_pl_390.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/emenda_modificativa_ao_pl_390.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 390.2022.pdf</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/emenda_aditiva_ao_projeto_de_resolucao_6.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/emenda_aditiva_ao_projeto_de_resolucao_6.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Resolução 6.2022.pdf</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/emenda_de_redacao_no_1_ao_pl_369.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/emenda_de_redacao_no_1_ao_pl_369.2022.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação nº 1 ao PL 369.2022.pdf</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/emenda_modificativa.aditiva_no_1_ao_pl_404.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/emenda_modificativa.aditiva_no_1_ao_pl_404.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa.Aditiva nº 1 ao PL 404.2022.pdf</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7414/emenda_aditiva_no_1_ao_pl_413.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7414/emenda_aditiva_no_1_ao_pl_413.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 413.2022.pdf</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/emenda_modificativa_no_1.2022-pl_413.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/emenda_modificativa_no_1.2022-pl_413.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1.2022-PL 413.2022.pdf</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/emenda_mod._adit._01_ao_pl._426.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/emenda_mod._adit._01_ao_pl._426.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Mod. Adit. 01 ao PL. 426.2022.pdf</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/emenda_mod._adit._01_ao_pl._407.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/emenda_mod._adit._01_ao_pl._407.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Mod. Adit. 01 ao PL. 407.2022.pdf</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/emenda_mod._adit._02_ao_pl._413.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/emenda_mod._adit._02_ao_pl._413.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Mod. Adit. 02 ao PL. 413.2022.pdf</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/emenda_mod._adit._03_ao_pl._413.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/emenda_mod._adit._03_ao_pl._413.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Mod. Adit. 03 ao PL. 413.2022.pdf</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/emenda_aditiva_no_3.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/emenda_aditiva_no_3.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 3.2022.pdf</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/projeto_de_emenda_a_lom_no_003.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/projeto_de_emenda_a_lom_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM nº 003.2022.pdf</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/emenda_mod.adit._no_01_ao_pl._457.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/emenda_mod.adit._no_01_ao_pl._457.2022.pdf</t>
   </si>
   <si>
     <t>Emenda Mod.Adit. nº 01 ao PL. 457.2022.pdf</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7110/substitutivo_ao_projeto_de_lei_no_4442022_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7110/substitutivo_ao_projeto_de_lei_no_4442022_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 4442022 - Regime de Urgência</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>SPLC</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7111/substitutivo_projeto_de_lei_complementar_no_009.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7111/substitutivo_projeto_de_lei_complementar_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Substitutivo Projeto de Lei Complementar nº 009.2022</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7112/requerimento_no_7.2022-retira_pl_258.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7112/requerimento_no_7.2022-retira_pl_258.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 7.2022-Retira PL 258.2022</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7113/requerimento_no_18.2022_retirada_do_pl_111.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7113/requerimento_no_18.2022_retirada_do_pl_111.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 18.2022 retirada do PL 111.2021</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7116/requerimento_retirando_o_pl_314.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7116/requerimento_retirando_o_pl_314.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento retirando o PL 314.2022</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7114/requerimento_no_65.2022_-_retira_o_pl_315.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7114/requerimento_no_65.2022_-_retira_o_pl_315.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 65.2022 - retira o PL 315.2022</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7115/requerimento_no_78.2022_retira_pl_146.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7115/requerimento_no_78.2022_retira_pl_146.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 78.2022 retira PL 146.2021</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7141/parecer_controle__interno__plc_009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7141/parecer_controle__interno__plc_009.pdf</t>
   </si>
   <si>
     <t>Parecer Controle  Interno_ PLC 009</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>Parecer Nº 268/2021_x000D_
 _x000D_
 Projeto de Lei Ordinária nº 253/2021  _x000D_
 _x000D_
 Ementa: Autoriza o Município a firmar convênio com a Empresa de Assistência Técnica e Extensão dá outras providências._x000D_
 _x000D_
 Autor: Executivo _x000D_
 _x000D_
 Relatório_x000D_
 _x000D_
 O Projeto de Lei nº 253/2021 tem por objetivo autorizar o Município de Formiga a firmar convênio com a EMATER, no valor de R$ 186.000,00 (cento e oitenta e seis mil reais)._x000D_
 _x000D_
  Fundamentação_x000D_
 _x000D_
 A referida proposição, que tramita em REGIME DE URGÊNCIA, visa autorizar o Município de Formiga a firmar convênio com a Empresa de Assistência Técnica e Extensão Rural de Minas Gerais - EMATER, no valor de R$ 186.000,00 (cento e oitenta e seis mil reais) com a finalidade de implementar políticas públicas e ações de assistência técnica e extensão rural voltadas para o desenvolvimento rural sustentável._x000D_
 _x000D_
 Conclusão_x000D_
@@ -7818,51 +7818,51 @@
 Tal solicitação se faz necessária, tendo em vista a publicação do Decreto nº 9.217, de 23 de dezembro de 2021, o qual expressa a intenção de Vossa Excelência em reajustar a UFPMF - Unidade Fiscal Padrão do Município de Formiga, em 10,96% (dez vírgula noventa e seis por cento), a partir de 1º de janeiro de 2022, conforme transcrição do artigo 1º:_x000D_
 _x000D_
 Art. 1º Ficam atualizados em 10,96% (dez vírgula noventa e seis por cento) todos os valores expressos em reais na Lei Complementar nº 1, de 11 de dezembro de 2002 - Código Tributário Municipal e a UFPMF - Unidade Fiscal Padrão do Município de Formiga, passando esta, portanto, para R$ 298,75 (duzentos e noventa e oito reais e setenta e cinco centavos).</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, vem através deste, encaminhar às Vs. Exas. cópia do Parecer Prévio, emitido pelo Tribunal de Contas do Estado de Minas Gerais, relativo ao reexame das contas do Município de Formiga do exercício de 1992, para emissão de parecer conclusivo. _x000D_
 _x000D_
 De acordo com a Resolução no 299/2007, que contém o Regimento Interno desta Casa Legislativa, em seus arts. 258 a 260, as Comissões de Finanças, Orçamento e Tomada de Contas e a de Constituição, Justiça e Redação deverão emitir parecer, conjuntamente, concluindo-o com projeto de Decreto Legislativo que aprove ou rejeite o parecer do Tribunal._x000D_
 _x000D_
 Conforme arts. 107 a 110 do Regimento Interno, que dispõe sobre reunião conjunta de Comissões, presidirá os trabalhos da reunião o vereador Sr. Flávio Santos do Couto, e o relator será o Sr. Flávio Martins da Silva._x000D_
 _x000D_
 O parecer do TCE/MG foi recebido nesta Casa em 14 de dezembro de 2021. A partir desta data, a Comissão Conjunta terá prazo de 50 (cinqüenta) dias para emissão do parecer. _x000D_
 O processo com o parecer do TCE/MG deverá ser levado à deliberação do Plenário no prazo de 60 (sessenta) dias, a contar do recebimento do Parecer do TCE. Decorrido este prazo, sem deliberação da Câmara, as contas serão consideradas conforme conclusão do parecer do Tribunal._x000D_
 _x000D_
 Sem mais, ficamos como nos cumpre ao inteiro dispor de Vs. Exas., ressaltando que a Comissão Conjunta deverá ficar atenta aos prazos regimentais. _x000D_
 _x000D_
 A Controladoria desta Casa Legislativa encontra-se à disposição para quaisquer esclarecimentos adicionais que se fizerem necessários.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5226/of._scmf_14.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5226/of._scmf_14.2022.pdf</t>
   </si>
   <si>
     <t>Reportando-me ao Ofício nº 059/2022 (Autos nº MPMG-0261.18.000798-9) através do qual remete a Recomendação nº 001/2022, informo que o Projeto de Lei Complementar nº 009/2022, bem como o Substitutivo da respectiva proposição, foi RETIRADO pelo Prefeito Municipal Eugênio Vilela Júnior na data de 31/01/2022, conforme solicitação contida no Of. Gab. 082/2022 que segue em anexo. _x000D_
 _x000D_
 _x000D_
 	Atenciosamente,</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, encaminha a V. Ex.ª cópia dos pedidos de indicação de nº 001 a 043/2022/SCMF, que deram entrada na Reunião Ordinária, no dia 07/02/2022, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>Foi registrado pela Vereadora Joice Alvarenga Borges Carvalho – Joice Alvarenga, na 53ª Reunião Ordinária realizada em 14 de fevereiro de 2022, o envio à Vossa Excelência da seguinte solicitação: (ouvida em plenário, votada e aprovada):_x000D_
 _x000D_
 _x000D_
 Uma vez exaurida a eficácia normativa das vedações outrora impostas pela Lei Complementar Nacional nº 173/2020 referente à concessão, pagamento ou fruição de benefícios por parte dos servidores públicos (quinquênio, férias-prêmio, etc.) solicito ao Poder Executivo para retomar à contemplação desses direitos e garantias aos servidores municipais, que constantemente têm encaminhado diversos pedidos nesse sentido, a esta vereadora.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
@@ -8010,51 +8010,51 @@
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, encaminha a V. Ex.ª cópia dos pedidos de indicação de nº 081 a 104/2022/SCMF, que deram entrada na Reunião Ordinária, no dia 24/02/2022, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, no uso de suas atribuições regimentais, em especial o art. 122 e, atendendo solicitação do Vereador Flávio Martins da Silva - Flávio Martins, Relator da Comissão de Constituição, Justiça e Redação, vem, pelo presente, solicitar de V. Exa., através da (s) Secretaria (s) e/ou setor (es) competente (s), a seguinte informação, acerca do Projeto de Lei nº 273/2022 (Dispõe sobre padrão mínimo para a pavimentação de vias públicas no município de Formiga e dá outras providências), em tramitação nesta Casa de Leis, cuja cópia segue anexa:_x000D_
 _x000D_
 Os requisitos que compõem o “padrão mínimo” e que se encontram dispostos nos artigos do referido projeto de lei já são cumpridos pelo Executivo no que tange à pavimentação de vias públicas? Se sim, que seja enviado a este Vereador material comprobatório desse cumprimento.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5241/oficio_gab._no_047.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5241/oficio_gab._no_047.2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, em atendimento a solicitação contida no Of. Gab. nº 0133/2022, enviada a esta Casa de Leis para retirada e retorno do  Projeto de Lei nº 061/2021, respectivamente encaminhado através da Mensagem nº 031/2021, encaminho -em anexo- ao Poder Executivo cópia do referido projeto.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, vem pelo presente, informar a Vossa Excelência que o Projeto de Lei nº 257/2022, que autoriza a alienação de bens imóveis pertencentes ao patrimônio Público Municipal e dá outras providências, foi rejeitado na 57ª Reunião Ordinária do dia 14 de março de 2022.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, encaminha a V. Ex.ª cópia dos pedidos de indicação de nº 105 a 153/2022/SCMF, que deram entrada na Reunião Ordinária, no dia 07/03/2022, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
@@ -8152,51 +8152,51 @@
 _x000D_
 _x000D_
 	Considerando o Ofício nº 04 de 22/04/2021, através do qual o Presidente CMSS encaminha a ata de aprovação da alteração do Projeto de Lei que define e reestrutura o Conselho Municipal de Saúde, o qual tramita nesta Casa Legislativa desde 22 de fevereiro de 2021;_x000D_
 	Considerando que a referida ata de aprovação, data de 17 de julho de 2017;_x000D_
 	Considerando que após 17 de julho de 2017, conforme verificado no sítio oficial do Conselho Nacional de Saúde, foram editados diversos Atos Normativos, dentre Resoluções e Recomendações, de amplo interesse;_x000D_
 	Considerando que em 11 de março de 2020 foi declarada pela Organização Mundial de Saúde – OMS, situação de pandemia em razão da doença Covid-19, causada pelo agente novo coronavírus (Sars-Cov-2);_x000D_
 	Considerando a relevância da atuação e participação do Conselho de Saúde, no exercício do Controle Social do SUS, essencial neste momento de enfrentamento e combate à pandemia da doença Covid-19;_x000D_
 Questiono: não seria viável e necessária uma revisão e nova aprovação por parte do Conselho Municipal de Saúde, do Projeto de Lei que define e reestrutura o órgão, visando adequar suas diretrizes e atuação em face das normativas editadas e vigentes desde o período acima apontado, especialmente, incorporando os “desafios” que a Covid-19 trouxe para a sociedade e, de forma mais específica, para o SUS?</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, encaminha a V. Ex.ª cópia dos pedidos de indicação de nº 154 a 182/2022/SCMF, que deram entrada na Reunião Ordinária, no dia 14/03/2022, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/of._059.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/of._059.2022.pdf</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador José Geraldo da Cunha - Cabo Cunha, na 55ª Reunião da 19ª Legislatura desta Casa de Leis - Sessão Ordinária, realizada em 24/2/2022, o envio a Vossa Excelência do seguinte pedido de informação (ouvido em plenário, votado e aprovado), reiterando os Ofícios nº 360 e 378/2021/SCMF:_x000D_
 _x000D_
 Que seja informado a este Vereador sobre a validade de todos os cursos on-line ofertados pelo Programa Interlegis. Seguem em anexo:_x000D_
 _x000D_
  -  cópia de e-mail enviado ao Sr. Luís Fernando Pires Machado - Coordenador-Geral do Interlegis - por parte da Auditora desta Casa Legislativa, Sra. Mariana Fátima Souza, juntamente com a respectiva resposta ao mesmo;_x000D_
 _x000D_
  - cópia da ata da Reunião Ordinária realizada no dia 13/10/2021, na qual fez uso da tribuna, de forma virtual, o Sr. Luís Fernando Pires Machado. _x000D_
 _x000D_
 Na oportunidade, pergunto ainda, se na data de 13/12/2021, quando o Sr. Luís Fernando Pires Machado, esteve em nossa cidade, para ser homenageado por Vereadores desta Câmara Municipal de Formiga, o mesmo recebeu diária do Senado Federal para custear sua viagem.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, em atendimento a solicitação contida no Of. Gab. nº 0156/2022, enviada a esta Casa de Leis para retirada e retorno do  Projeto de Lei nº 239/2021, respectivamente encaminhado através da Mensagem nº 0184/2021, encaminho -em anexo- ao Poder Executivo cópia do referido projeto.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
@@ -8409,51 +8409,51 @@
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Atendendo à solicitação do Vereador José Geraldo da Cunha - Cabo Cunha, venho pelo presente, convidar o Sr. Daniel Gonçalves Ebias, Assessor de Engenharia em Trânsito e Mobilidade urbana do Município de Formiga, para fazer uso da tribuna desta Casa Legislativa, no dia 04 de abril de 2022, segunda-feira, a partir das 16h para falar sobre os serviços prestados pela Concessionária do Serviço Público de Transporte Coletivo Urbano.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira – Marcelo Fernandes, no uso de suas atribuições regimentais, em especial o art. 122, atendendo solicitação da Vereadora Joice Alvarenga Borges Carvalho – Joice Alvarenga, Presidente  da Comissão de Finanças, Orçamento e Tomada de Contas e tendo em vista a tramitação nesta Casa Legislativa do Projeto de Lei nº 288/2022, de autoria dos Vereadores Juarez Carvalho e Flávio Couto,  que altera dispositivos da Lei Municipal nº 4.409, de 22 de fevereiro de 2011, que dispõe sobre as normas para execução e aprovação de projeto de Loteamento Fechado em forma de Condomínio, e dá outras providências, encaminha a citada proposição para análise deste Secretário, desde já solicitando sua manifestação, inclusive no que refere a conformidade da matéria às diretrizes do Plano Diretor de Desenvolvimento do Município de Formiga (Lei Complementar nº 215/2021) e às normas estabelecidas no Código de Obras do Município de Formiga (Lei Complementar nº 214/2020).</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/of._gab._082.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/of._gab._082.2022.pdf</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador José Geraldo da Cunha, Cabo Cunha, na 60ª Reunião da 19ª Legislatura desta Casa de Leis, Sessão Ordinária, realizada em 4/4/2022, o envio a Vossa Excelência do seguinte pedido de informação (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 _x000D_
 Que Vossa Excelência, por meio da Secretaria Municipal de Educação e Esportes, informe se a Lei nº 4831 de 29/07/2013 (Institui o Programa Primeiros Socorros e dá outras providências) e a Lei Complementar nº 176 de 02/01/2013 (Autoriza o Município de Formiga a aderir e implantar nas Escolas Municipais de Ensino Integral, o programa “Direito na Escola” da Ordem dos Advogados do Brasil, seccional de Minas Gerais), estão sendo aplicadas, como está a programação e quais classes estão recebendo as instruções.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes juntamente aos Vereadores Cid Corrêa Mesquita - Cid Corrêa, Flávio Martins da Silva - Flávio Martins, Flávio Santos do Couto - Flávio Couto, Joice Alvarenga Borges Carvalho - Joice Alvarenga, José Geraldo da Cunha - Cabo Cunha, Juarez Eufrásio de Carvalho - Juarez Carvalho, Luciano Márcio de Oliveira - Luciano do Gás, Luiz Carlos Estevão - Luiz Carlos Tocão e Osânia Iraci da Silva - Osânia Silva registraram em Reunião Ordinária realizada em 28 de março de 2022, o envio a Vossa Senhoria da seguinte solicitação:_x000D_
 _x000D_
 Durante a 59ª Sessão Ordinária da Câmara Municipal de Formiga, o Sr. Jouber Silva, usou a tribuna dessa Casa para falar de assunto referente a travessia da linha férrea dentro do município. Na oportunidade, o mesmo solicitou que fosse colocado asfalto entre os trilhos da linha férrea localizados nos trechos do município de Formiga._x000D_
 _x000D_
 Segundo Sr. Jouber, os buracos entre os trilhos acabam ocasionando desgaste nos veículos que trafegam pelos locais, o que vem gerando descontentamento dos motoristas. _x000D_
 _x000D_
 Portanto, conforme relatado, solicitamos a urgência para a tomada de providências do atendimento desse pleito. _x000D_
 _x000D_
 Informo ainda que ofício com mesmo teor foi encaminhado a Prefeitura Municipal de Formiga.</t>
   </si>
   <si>
@@ -9026,51 +9026,51 @@
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, encaminha a V. Ex.ª cópia dos pedidos de indicação de nº 287 a 307/2022/SCMF, que deram entrada na Reunião Ordinária, no dia 25/04/2022, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador Juarez Eufrásio de Carvalho – Juarez Carvalho, na 64ª Reunião Ordinária realizada em 02 de maio de 2022, o envio à Vossa Excelência da seguinte solicitação (ouvida em plenário, votada e aprovada):_x000D_
 _x000D_
 Solicito informações da situação do terreno localizado entre a Igreja Batista Vale das Bençãos e a Ponte da Charqueada, no sentido de saber se o imóvel é de propriedade da Prefeitura Municipal, se há algum impedimento para sua utilização, bem como qualquer outra informação pertinente.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5277/oficio_gab._0133.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5277/oficio_gab._0133.2022.pdf</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador Juarez Eufrásio de Carvalho – Juarez Carvalho, na 64ª Reunião Ordinária realizada em 02 de maio de 2022, o envio à Vossa Excelência da seguinte solicitação (ouvida em plenário, votada e aprovada):_x000D_
 _x000D_
 Que seja enviada a esta Câmara Municipal informações a respeito dos valores recebidos pelo município em decorrência do pagamento de indenização pela Vale, na ordem de 5 milhões de Reais. Quando foram recebidos? Já foram ou ainda serão utilizados? Onde foram ou onde serão utilizados?</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Atendendo ao Vereador Cid Corrêa Mesquita – Cid Corrêa, Relator da Comissão de Finanças, Orçamento e Tomada de Contas, encaminho à Vossa Excelência a solicitação abaixo:_x000D_
 _x000D_
 	Considerando a Recomendação nº 01/2022, expedida pelo Sr. Promotor de Justiça Dr. Guilherme de Sales Gonçalves, através da qual recomendou a REJEIÇÃO de Projeto de Lei Complementar nº 009/2022 em relação aos novos cargos de provimento em comissão que estivessem em desacordo com a Constituição Federal e a jurisprudência do Supremo Tribunal Federal;_x000D_
 _x000D_
 	Considerando que o Projeto de Complementar nº 009/2022, não foi submetido à votação em plénario por esta Casa Legislativa, tendo em vista a solicitação de sua RETIRADA pelo Chefe do Executivo, conforme Of. GAB.082 de 31/01/2022;_x000D_
 	_x000D_
 	Considerando que na Reunião Ordinária de 02 de maio de 2022, deu entrada para tramitação nesta Casa Legislativa, o Projeto de Lei Complementar nº 015/2022, que possui objeto semelhante ao Projeto de Lei Complementar nº 009/2022;_x000D_
 _x000D_
 	Encaminho para sua análise e conhecimento, cópia do Projeto de Lei Complementar nº 015/2022 e desde já, solicito a manifestação do Ilustre Promotor de Justiça sobre a referida proposição.</t>
   </si>
   <si>
     <t>6060</t>
@@ -9291,51 +9291,51 @@
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador Luciano Márcio de Oliveira - Luciano do Gás, na 65ª Reunião Ordinária realizada em 09 de maio de 2022, o envio à Vossa Senhoria da seguinte solicitação (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 _x000D_
 Que seja analisada a viabilidade de transformar os quebra-molas existente na Avenida Brasil, próximo à entrada para o UNIFOR, Traffic Calming (faixa elevada para pedestres), tendo em vista que o tráfego de pedestres no local é intenso e está próximo aos pontos de ônibus.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, vem através deste, informar a Vossa Excelência que o Veto ao Projeto de Lei nº 270/2022, que dispõe sobre proibição de instalação do aparelho de raio X que menciona em local diverso da UPA de Formiga, e dá outras providências, de autoria dos Vereadores Cid Corrêa Mesquita - Cid Corrêa e Luciano Márcio de Oliveira - Luciano do Gás, encaminhado através da mensagem nº 052/2022, foi apreciado na Reunião Ordinária do dia 16/05/2022 e teve o seu veto MANTIDO.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5296/oficio_gab._no_0156.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5296/oficio_gab._no_0156.pdf</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador Juarez Eufrásio de Carvalho – Juarez Carvalho, na 66ª Reunião Ordinária realizada em 16 de maio de 2022, o envio à Vossa Excelência da seguinte solicitação: (ouvida em plenário, votada e aprovada):_x000D_
 _x000D_
 Que a Prefeitura Municipal envie a esta Casa Legislativa qual o cronograma com relação à pavimentação das ruas do centro de nossa cidade, informando também qual o planejamento com referência à pavimentação, sinalizações de trânsito, principalmente no que se refere à pintura das faixas de pedestres, tendo em vista que a alguns dias estas foram tapadas pela nova massa asfáltica, e que ainda não foram pintadas.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, vem pelo presente solicitar a Vossa Excelência a presença dos músicos da EMMEL, para apresentação de músicas durante a cerimônia de outorga dos Títulos de Cidadania Honorária e Medalhas de Honra ao Mérito “Seis de Junho - Prefeito Aluísio Veloso”, conferida pelos vereadores a diversos homenageados, a realizar-se no dia 7 de junho de 2022, terça-feira, a partir das 17h30min., no Centro de Eventos ACIF CDL, localizado na Rua Ides Édson de Rezende, nº 715 - bairro: Engenho de Serra.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, vem pelo presente solicitar a Vossa Excelência a cessão do servidor Ivar Salviano para conduzir a cerimônia de entrega de Título de Cidadania Honorária e Medalha de Honra ao Mérito “Seis de Junho - Prefeito Aluísio Veloso”, a realizar-se no dia 7 de julho de 2022, terça-feira, a partir das 18h, no Centro de Eventos ACIF CDL, localizado na Rua Ides Édson de Rezende, nº 715 - bairro: Engenho de Serra.</t>
   </si>
   <si>
@@ -10380,51 +10380,51 @@
 _x000D_
 _x000D_
 Que a Secretaria de Obras informe o porquê de ainda não ter ocorrido a instalação da iluminação da iluminação pública nas passarelas de pedestres instaladas sobre os rios de nossa cidade.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 31/2022, subscrito por Vossa Excelência, venho informar a relação dos veículos da Câmara Municipal:_x000D_
 _x000D_
 _x000D_
 1 - Ford/Focus 2.0 - 04 Portas - espécie - Pas/Automóvel - Ano Fabricação 2018 - Modelo 2019 - Lotação 05 passageiros, automático, placa QPG 5008;   _x000D_
 2 - Fiat/Uno 1.4 - 04 Portas - espécie - Pas/Automóvel - Ano Fabricação 2013 - Modelo 2014 - Lotação 05 passageiros, manual, placa OQR 8596; _x000D_
 3 - Fiat/Uno 1.4 - 04 Portas - espécie - Pas/Automóvel - Ano Fabricação 2013 - Modelo 2014 - Lotação 05 passageiros, manual, placa OQR 8F21. _x000D_
 _x000D_
 _x000D_
 Informo ainda, que os mesmos estão em perfeitas condições para serem utilizados.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7143/oficio_gab._0272.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7143/oficio_gab._0272.2022.pdf</t>
   </si>
   <si>
     <t>Ofício Gab. 0272.2022.pdf</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Em resposta ao Of. GAB. nº 0843/2022, venho informar a Vossa Excelência o deferimento do empréstimo do plenário desta Casa Legislativa para a realização da Audiência Pública, no dia 29 de setembro de 2022, às 14h30min. para a prestação de contas relativa ao 2º Quadrimestre de 2022.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira – Marcelo Fernandes, em atendimento aos membros da Comissão de Finanças, Orçamento e Tomada de Contas, Vereadora Joice Alvarenga Borges Carvalho – Joice Alvarenga, Vereador Cid Corrêa Mesquita – Cid Corrêa e Vereadora Osânia Iraci da Silva – Osânia Silva, respectivamente, Presidente, Relator e Membro, solicita a Vossa Excelência a presença de representante do Poder Executivo na Audiência Pública a ser promovida pela referida comissão (art. 126, inciso IV c/c art. 129, §2º do Regimento Interno), dia 03 de novembro de 2022, quinta-feira, às 18h30., no Plenário dessa Casa Legislativa para apresentação e discussão do Projeto de Lei nº 413/2022, que Estima a receita e fixa a despesa do Município de Formiga – MG para o exercício financeiro de 2023 e dá outras providências. _x000D_
 _x000D_
 A referida audiência será transmitida ao vivo pelo canal do Youtube (https://www.youtube.com/user/camarafga) e pela página do Facebook da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
@@ -10452,843 +10452,843 @@
     <t>5386</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>Foi registrado pela Vereadora Joice Alvarenga Borges Carvalho – Joice Alvarenga, na 91ª Reunião Ordinária realizada em 21 de novembro de 2022, o envio à Vossa Excelência do seguinte pedido de informação: (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 	Considerando a atuação desta Promotoria de Justiça no tocante aos interesses da Santa Casa de Caridade de Formiga, enquanto instituição filantrópica e prestadora de serviços de saúde, solicito ao Ilustre Promotor seja informado como está a situação/regularização dos pagamentos devidos pelo Município de Formiga ao referido hospital, uma vez que conforme derradeira informação repassada a esta vereadora, estão em atraso 5 (cinco) parcelas de R$ 60.000,00 (sessenta mil reais) cada, referente ao serviço de exames de imagem, valor essencial para a manutenção dos compromissos da instituição para com seus fornecedores.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador José Geraldo da Cunha, Cabo Cunha, na 92ª Reunião Ordinária realizada em 28 de novembro de 2022, o envio à Vossa Excelência do seguinte pedido de informação: (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 Solicito cópia dos apontamentos dos fiscais designados pela Secretaria de Obras e Trânsito para fiscalizar as obras do bairro Recanto da Praia, do início até a presente data.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/oficio_no_0647.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/oficio_no_0647.2022.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0647.2022.pdf</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7142/oficio_gab._0653.2022_.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7142/oficio_gab._0653.2022_.pdf</t>
   </si>
   <si>
     <t>Oficio Gab. 0653.2022 .pdf</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7144/oficio_gab._0658.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7144/oficio_gab._0658.2022.pdf</t>
   </si>
   <si>
     <t>Ofício Gab. 0658.2022.pdf</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/oficio_gabinete_1030.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/oficio_gabinete_1030.2022.pdf</t>
   </si>
   <si>
     <t>Ofício Gabinete 1030.2022.pdf</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8617/portaria_no_01.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8617/portaria_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Marco Aurélio Valadão, para provimento do cargo de Assessor Jurídico Legislativo</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8618/portaria_no_02.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8618/portaria_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Cleverson Nascimento Lares, para provimento do cargo de Assistente Judiciário Legislativo</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8619/portaria_no_03.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8619/portaria_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Constituição, Justiça e Redação.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8620/portaria_no_04.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8620/portaria_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8621/portaria_no_05.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8621/portaria_no_05.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Serviços Públicos Municipais.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8622/portaria_no_06.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8622/portaria_no_06.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Comissão Especial para compor o Órgão de Defesa dos Direitos Humanos, prevista no art. 5º da Lei nº 3.904, de 27 de setembro de 2006.</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8623/portaria_no_07.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8623/portaria_no_07.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 97-A do Regimento Interno desta Casa Legislativa, uma Comissão de Participação Popular.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8624/portaria_no_08.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8624/portaria_no_08.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar o servidor Eduardo Lacerda Vaz, ocupante do cargo comissionado de Assessor de Comunicação Legislativo, sem ônus adicional para o erário, para fiscalizar e acompanhar a execução de todos os contratos referentes à contratação de serviços de publicidade.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8625/portaria_no_09.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8625/portaria_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Não haverá expediente na Câmara Municipal de Formiga, no dia 16 de fevereiro de 2022, quarta-feira.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8626/portaria_no_10.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8626/portaria_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Antecipar a Reunião Ordinária do dia 28 de fevereiro de 2022, segunda-feira de Carnaval, para o dia 24 de fevereiro de 2022, quinta-feira, às 10 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8627/portaria_no_11.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8627/portaria_no_11.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 28 de fevereiro e 02 de março de 2022, respectivamente, véspera de Carnaval e Quarta-Feira de Cinzas nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8628/portaria_no_12.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8628/portaria_no_12.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 111/2021, que dispõe sobre a criação da ajuda de custo denominada “Bolsa Atirador” destinada aos atiradores durante o período de instrução no Tiro de Guerra 04-030, sediado em Formiga/MG, e dá outras providências. Autoria: Vereador Flávio Martins da Silva - Flávio Martins</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8629/portaria_no_13.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8629/portaria_no_13.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 230/2021, que revoga dispositivo (artigo 3º) da Lei nº 5.743, de 28 de setembro de 2021.</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8630/portaria_no_14.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8630/portaria_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 233/2021, que institui o “Prêmio Saint-Hilaire de Boas Práticas Ambientais” e dá outras providências.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8631/portaria_no_15.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8631/portaria_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Substitutivo Global ao Projeto de Lei Complementar nº 008/2021, que autoriza o Município de Formiga/MG a proceder à cobrança de débitos de natureza tributária e não tributária, por meio de sistema de pagamento instantâneo - Pix instituído pelo Banco Central, bem como a contratar ou credenciar empresas ou operadoras que forneçam mecanismos e ferramentas para auxiliar no serviço de arrecadação e dá outras providências. Autoria: Vereadora Osânia Iraci da Silva - Osânia Silva.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8632/portaria_no_16.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8632/portaria_no_16.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear os cidadãos abaixo relacionados para constituírem Subcomissão Técnica para análise e julgamento das propostas técnicas referentes aos Planos de Comunicação Publicitária a serem apresentados em processo licitatório a ser instaurado pela Câmara Municipal de Formiga, objetivando a contratação de empresa especializada na prestação de serviços de publicidade para o exercício de 2022, sem ônus adicional ao erário.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8633/portaria_no_17.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8633/portaria_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma comissão especial com a finalidade específica para fazer o levantamento dos materiais permanentes que não são utilizados nos setores da Câmara Municipal, realizando a transferência dos mesmos para o Poder Executivo.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8634/portaria_no_18.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8634/portaria_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 257/2022, que autoriza a alienação de bens imóveis pertencentes ao Patrimônio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8635/portaria_no_19.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8635/portaria_no_19.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão Especial de Registro de Preços e nomear os seguintes servidores:_x000D_
 _x000D_
 Ederson dos Reis Morais - Presidente_x000D_
 Carlos Renato Brito Angeli - Relator_x000D_
 Marcelo Nogueira - Membro</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8636/portaria_no_20.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8636/portaria_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos materiais constantes em almoxarifado, que refletem valores no Balanço Patrimonial do Município referente ao exercício de 2021, composta pelos seguintes membros:_x000D_
 _x000D_
 - Ederson dos Reis Morais - Presidente_x000D_
 - Antônio Carlos de Campos Júnior - Relator _x000D_
 - Marcelo Nogueira - Membro</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8637/portaria_no_21.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8637/portaria_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela Verificação da Execução dos Atos Potenciais constantes do Balanço Patrimonial do Município referente ao exercício de 2021, composta pelos seguintes membros:_x000D_
 _x000D_
 - Flávia Bernardo Barboza - Presidente_x000D_
 - Marcelo Nogueira - Relator _x000D_
 - Antônio Carlos de Campos Júnior - Membro</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8638/portaria_no_22.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8638/portaria_no_22.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos Valores Constantes do Passivo do Balanço Patrimonial do Município referente ao exercício de 2021, composta pelos seguintes membros:_x000D_
 _x000D_
 - Flávia Bernardo Barboza - Presidente_x000D_
 - Éderson dos Reis Morais - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8639/portaria_no_23.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8639/portaria_no_23.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos valores constantes em tesouraria, que refletem valores sintéticos no Balanço Patrimonial do Município referente ao exercício de 2021, composta pelos seguintes membros:_x000D_
 _x000D_
 - Antônio Carlos de Campos Júnior - Presidente_x000D_
 - Flávia Bernardo Barboza - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8640/portaria_no_24.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8640/portaria_no_24.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para compor a Comissão Permanente Inventariante do Patrimônio da Câmara Municipal de Formiga, Estado de Minas Gerais os seguintes servidores:_x000D_
 _x000D_
 - Ederson dos Reis Morais_x000D_
 - Antônio Carlos de Campos Júnior _x000D_
 - Marcelo Nogueira</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8641/portaria_no_25.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8641/portaria_no_25.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Comissão Organizadora do Processo Seletivo do Jovem Aprendiz da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8642/portaria_no_26.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8642/portaria_no_26.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 270/2022, que dispõe sobre proibição de instalação do aparelho de raio X que menciona em local diverso da UPA de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8643/portaria_no_27.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8643/portaria_no_27.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 269/2022, que dispõe do Programa “Comunidades Fortalecidas”, que visa o monitoramento das estradas rurais do Município de Formiga/MG e dá outras providências.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8644/portaria_no_28.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8644/portaria_no_28.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo nas dependências da Câmara Municipal de Formiga nas seguintes datas:_x000D_
 _x000D_
 -  14 de abril de 2022, quinta-feira, véspera do feriado 15 de abril, sexta-feira da Paixão de Cristo;_x000D_
 _x000D_
 -  22 de abril de 2022, sexta-feira, após o feriado de 21 de abril, quinta-feira Dia de Tiradentes.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8645/portaria_no_29.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8645/portaria_no_29.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 025/2021, revoga a Lei nº 4.779/2013, que autoriza a doação de imóvel à Associação dos Profissionais de Segurança Pública do Centro Oeste Mineiro-APROSCOM, uma vez que, conforme consta na Mensagem de encaminhamento do projeto, o objeto da referida lei não se cumpriu, sendo que o imóvel permanece pertencendo ao Município, além do fato do Ministério Público ter recomendado que o Município se abstenha da efetivação da transferência, sob o argumento de que há impedimento para tal doação.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8646/portaria_no_30.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8646/portaria_no_30.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 030/2021, que regulamenta a venda direta de imóveis de sua propriedade, objetos de Reurb-E e dá outras providências.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8647/portaria_no_31.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8647/portaria_no_31.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 256/2022, que autoriza abertura de crédito suplementar no valor de R$2.399.616,23 (dois milhões, trezentos e noventa e nove mil, seiscentos e dezesseis reais e vinte e três centavos). Os recursos serão utilizados para fins de propiciar a continuidade dos serviços essenciais à saúde ofertados à população formiguense por meio do contrato firmado com a Instituição de Cooperação Intermunicipal do Médio Paraopeba - ICISMEP, que tem como objeto a prestação de serviços médicos, montagem e transporte de container, que será adaptado para a unidade de triagem e observação de síndromes respiratórias.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8648/portaria_no_32.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8648/portaria_no_32.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 279/2022, que acresce o inciso V ao artigo 1º da Lei Municipal nº 4.331, de 26 de maio de 2010, com a seguinte redação: “V - executar a pavimentação da sarjeta, com faixa mínima de 50 (cinquenta) centímetros. ” Autoria: Vereador Juarez Eufrásio de Carvalho - Juarez Carvalho.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8649/portaria_no_33.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8649/portaria_no_33.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei Complementar nº 012/2022, que dispõe sobre licenciamento especial para estacionamento de veículo a serviço da Justiça Comum, Federal ou do Trabalho, e dá outras providências. Autoria: Vereador Cid Corrêa Mesquita - Cid Corrêa.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8650/portaria_no_34.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8650/portaria_no_34.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Vanessa Pacheco Lima do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8651/portaria_no_35.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8651/portaria_no_35.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Marielly Santos Faria, para provimento do cargo de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8652/portaria_no_36.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8652/portaria_no_36.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora, Elisângela Garcia de Araújo, Assistente Legislativo, 30 (trinta) dias de férias prêmio, no período de 25 (vinte e cinco) de abril a 24 (vinte e quatro) de maio de 2022.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8653/portaria_no_37.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8653/portaria_no_37.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 270/2022, que dispõe sobre proibição de instalação do aparelho de raio X que menciona em local diverso da UPA de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8654/portaria_no_38.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8654/portaria_no_38.2022.pdf</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8655/portaria_no_39.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8655/portaria_no_39.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 293/2022, que dispõe sobre a proibição de desafetação e alienação de bem público que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8656/portaria_no_40.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8656/portaria_no_40.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial com a finalidade de estudar e exarar parecer ao Projeto de Decreto Legislativo nº 4/2022, que concede Títulos de Cidadania Honorária e Medalhas de Honra ao Mérito e dá outras providências.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8657/portaria_no_41.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8657/portaria_no_41.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear, em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa e, conforme registrado na Reunião Ordinária do dia 23 de maio de 2022, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei Complementar nº 007/2021, que altera dispositivos da Lei Complementar nº 001, de 11 de dezembro de 2002, que dispõe sobre o sistema tributário e fiscal do Município de Formiga, e a ela acrescenta anexo XIII. Segundo a Mensagem nº 0162/2021, as alterações são responsáveis por regulamentar a taxa de fiscalização anual prevista no art. 84, VII e art. 126, VI do Código Tributário Municipal - CTM.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8658/portaria_no_42.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8658/portaria_no_42.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear, em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa e, conforme registrado na Reunião Ordinária do dia 23 de maio de 2022, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 221/2021, que desafeta Unidade de Conservação Ambiental denominada “Monumento Natural Ilha das Pedras”, criada por meio do Decreto nº 4.279 de 07 de agosto de 2009, com área aproximada de cento e quarenta e três hectares. Conforme consta da Mensagem nº 0168/2021, o Chefe do Executivo à época, mediante o Decreto nº 4.279/2009 criou a referida unidade de conservação ambiental, ocorre que no respectivo ato acabou por inobservar parâmetros tanto técnicos quanto financeiros para aplicabilidade da UCA, estando, portanto, em evidente desacordo com a Lei Nacional nº 9.985, de 2000, bem como o Decreto nº 4.340, de 2002, que a regulamenta, motivo pelo qual se demonstra necessária a desafetação da área estabelecida como UCA, ao passo que não pr</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8659/portaria_no_43.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8659/portaria_no_43.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear, em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa e, conforme registrado na Reunião Ordinária do dia 23 de maio de 2022, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 280/2022, que determina a padronização da construção e instalação de mata burros, faz referência a construção de barraginhas nas estradas de terra no âmbito do Município de Formiga e dá outras providências.  Autoria: Vereador Juarez Carvalho.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8660/portaria_no_44.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8660/portaria_no_44.2022.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Marcelo Fernandes de Oliveira - Marcelo Fernandes, no uso das atribuições que lhe são conferidas pela LOM e o Regimento Interno.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8661/portaria_no_45.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8661/portaria_no_45.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear, em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa e, conforme registrado na Reunião Ordinária do dia 23 de maio de 2022, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 313/2022, que autoriza o Município de Formiga a conceder direito real de uso de imóvel público, situado na Rua Lery Balbino da Silva, bairro Serra Verde à Associação Missão Marta e Maria, com a finalidade precípua e exclusiva de construção, bem como sediamento de uma unidade de atendimento da referida associação.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8662/portaria_no_46.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8662/portaria_no_46.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 322/2022, que assegura na circunscrição do Município de Formiga, a assistência religiosa no âmbito das instituições de saúde e congêneres das redes públicas e privada e dá outras providências. Autoria: Vereador Marcelo Fernandes.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8663/portaria_no_47.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8663/portaria_no_47.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transfere a Reunião Ordinária do dia 06 de junho de 2022, segunda-feira, aniversário do município de Formiga, para o dia 08 de junho de 2022, quarta-feira, às 14 horas no plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8664/portaria_no_48.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8664/portaria_no_48.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 17 de junho de 2022, sexta-feira, após o feriado 16 de junho, quinta-feira, Dia de Corpus Christi, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8665/portaria_no_49.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8665/portaria_no_49.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei Complementar nº 010/2022, que dispõe sobre alteração do art. 13 da Lei Complementar nº 214, de 31 de março de 2021 - Código de Obras do Município de Formiga, e dá outras providências. Autoria: Vereador Cid Corrêa.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8666/portaria_no_50.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8666/portaria_no_50.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear, em conformidade com o inciso II, artigo 91 do Regimento Interno desta Casa Legislativa e, conforme registrado na Reunião Ordinária do dia 13 de junho de 2022, uma Comissão Especial de Educação  com a finalidade de averiguar a situação das diretoras Ana Carolina da Cunha Rêgo, Erica Melissa Gondim Cravo e Juliana Santos Leal que não foram contempladas no Projeto de Lei Complementar nº 020/2022, que altera dispositivos da Lei Complementar nº 169, de 26 de outubro de 2017 e dá outras providências. Segundo a Mensagem nº 082/2022, o cargo de diretor e vice-diretor das unidades de ensino municipal apresenta defasagem, o que se dá pela forma de composição salarial, ao qual não incide o piso nacional definido pela Lei Nacional nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8667/portaria_no_51.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8667/portaria_no_51.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para levantamento de informações, tais como cargos e atribuições, de acordo com a Lei Complementar nº 36, de 07 de outubro de 2010, e acompanhamento dos trabalhos necessários para realização de Concurso Público, para provimento de cargos na Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8668/portaria_no_52.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8668/portaria_no_52.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 320/2022, que dispõe sobre a autorização para extensão de transporte público pela Secretaria Municipal de Saúde do Município de Formiga e dá outras providencias. Autoria: Vereadores Cid Corrêa Mesquita - Cid Corrêa e Osânia Iraci da Silva - Osânia Silva.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8669/portaria_no_53.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8669/portaria_no_53.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 333/2022, que dispõe sobre os assentos preferenciais nos veículos de transporte público coletivo do Município de Formiga/MG. Autoria: Vereador José Geraldo da Cunha - Cabo Cunha.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8670/portaria_no_54.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8670/portaria_no_54.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para levantamento de informações e acompanhamento dos trabalhos necessários para realização de Concurso Público e Processo Seletivo, para provimento de cargos na Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8671/portaria_no_55.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8671/portaria_no_55.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 337/2022, que dispõe a criação do Programa Municipal de Manutenção de Unidades de Saúde e dá outras providências. Autoria: Vereadores Cid Corrêa Mesquita - Cid Corrêa, José Geraldo da Cunha - Cabo Cunha, Juarez Eufrásio de Carvalho - Juarez Carvalho e Luciano Márcio de Oliveira - Luciano do Gás.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8672/portaria_no_56.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8672/portaria_no_56.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1° A administração interna da Câmara Municipal, notadamente o Serviço de Assistência Judiciária, regem-se pelos princípios constitucionais da administração pública em especial o da eficiência e economicidade.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8673/portaria_no_57.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8673/portaria_no_57.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Marcelo Pereira Ramos do cargo em comissão de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8674/portaria_no_58.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8674/portaria_no_58.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica determinada a criação da Comissão Especial de Saúde, da Câmara Municipal de Formiga-MG, constituída para averiguar a não instalação do Raio X na Unidade de Pronto Atendimento, as várias reclamações dos cidadãos acerca das condições dos veículos e do péssimo serviço disponibilizado pela Secretaria Municipal de Saúde, de forma terceirizada, para transporte de pacientes para tratamento fora de domicílio e a Denúncia (Autos de origem PIC nº 32.16.0261.0006907/2022-65) oferecida pelo Ministério Público do Estado de Minas Gerais, 3ª Promotoria de Justiça da Comarca de Formiga, em desfavor do Sr. Éder Leal, atual Secretário Municipal de Saúde, do Sr. Leandro Pimentel da Silva dos Santos, ex-Secretário Municipal de Saúde, e outros.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8675/portaria_no_59.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8675/portaria_no_59.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Rafaela Cunha Silva, para provimento do cargo de Assessora Administrativo Legislativo, para cumprimento de jornada diária de 8 (oito) horas de trabalho, durante o afastamento temporário do servidor Marcelo Nogueira por motivo de doença.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8676/portaria_no_60.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8676/portaria_no_60.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 354/2022, que cria o Programa de Distribuição de Fraldas descartáveis Geriátricas e Pediátricas no município de Formiga-MG e dá outras providências. Autoria: Vereador Flávio Santos do Couto - Flávio Couto.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/portaria_no_61.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/portaria_no_61.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 02 de setembro de 2022, sexta-feira, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8678/portaria_no_62.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8678/portaria_no_62.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Bernadete Seixas Almeida, para provimento do cargo de Assessora Parlamentar</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/portaria_no_63.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/portaria_no_63.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 388/2022, que autoriza o Poder Executivo a abrir, no orçamento vigente, crédito especial no valor de R$ 1.997.459,32 (um milhão novecentos e noventa e sete mil quatrocentos e cinquenta e nove reais e trinta e dois centavos), utilizando-se, segundo a Mensagem nº 0122/2022, anexa ao projeto, recursos provenientes de excesso de arrecadação, conforme previsto na Lei Nacional n° 4.320, de 17 de março de 1964, em seu art. 43, § 1°, II. Os recursos em questão serão utilizados a fim de propiciar a continuidade de serviços essenciais à saúde ofertados à população formiguense, conforme se infere pela leitura do Oficio n° 375/2022, oriundo da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/portaria_no_64.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/portaria_no_64.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica prorrogado em até 30 (trinta) dias, o prazo para comissão emitir o relatório conclusivo dos trabalhos, previstos na Portaria nº 58, de 23 de agosto de 2022.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8681/portaria_no_65.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8681/portaria_no_65.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Revogar a Portaria nº 54, de 19 de julho de 2022.</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 390/2022, que dispõe sobre concessão de diária de viagem, aquisição de passagem e inscrição em evento de capacitação no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/portaria_no_67.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/portaria_no_67.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Não haverá expediente na Câmara Municipal de Formiga, no dia 28 de outubro de 2022, sexta-feira.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8684/portaria_no_68.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8684/portaria_no_68.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear os cidadãos abaixo relacionados para constituírem Subcomissão Técnica para análise e julgamento das propostas técnicas referentes aos Planos de Comunicação Publicitária a serem apresentados em processo licitatório a ser instaurado pela Câmara Municipal de Formiga, objetivando a contratação de empresa especializada na prestação de serviços de publicidade para o exercício de 2023, sem ônus adicional ao erário.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8685/portaria_no_69.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8685/portaria_no_69.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei Complementar nº 25/2022, que altera redação de dispositivos da Lei Complementar nº 169, de 26 de outubro de 2017 e suas alterações e dá outras providências, para fins de criação do cargo de Secretário Municipal Adjunto da Secretaria Municipal de Saúde. Com a presente propositura serão ainda extintos os cargos de “Diretor de Assistência Farmacêutica” e “Coordenado do CAPS” que se encontram vagos na atual Estrutura Administrativa, diante da existência de outros de hierarquia superior que suprem a demanda de serviços que por eles seriam realizados.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8686/portaria_no_70.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8686/portaria_no_70.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 14 de novembro de 2022, segunda-feira, em virtude do Dia do Servidor Público, comemorado no dia 28 de outubro, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8687/portaria_no_71.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8687/portaria_no_71.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a Reunião Ordinária do dia 14 de novembro de 2022, segunda-feira, véspera do feriado 15 de novembro, terça-feira, Dia da Proclamação da República, para o dia 17 de novembro de 2022, quinta-feira, às 8 horas no plenário desta Casa Legislativa.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/portaria_no_72.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/portaria_no_72.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar que o expediente na Câmara Municipal de Formiga, nos dias 24, 28 de novembro e 02 de dezembro de 2022, será das 7h às 12h.</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/portaria_no_73.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/portaria_no_73.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 404/2022, que autoriza abertura de crédito suplementar no valor R$12.275.000,00 (doze milhões, duzentos e setenta e cinco mil), que sofreu Emenda Modificativa/Aditiva nº 1 apresentada pelo Vereador Cid Corrêa Mesquita - Cid Corrêa do qual o caput do art. 4º da referida propositura passou a viger com redação diversa e acrescidos dos §§1º e 2º.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/portaria_no_74.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/portaria_no_74.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar que o expediente na Câmara Municipal de Formiga, no dia 09 de dezembro de 2022, sexta-feira, será das 7h às 11h.</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/portaria_no_75.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/portaria_no_75.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, Comissões Especiais com a finalidade de estudar e exarar parecer nos seguintes projetos:_x000D_
 _x000D_
 - Projeto de Lei nº 389/2022, que dispõe sobre a regulamentação da atividade de comércio ou prestação de serviços ambulantes nas vias e logradouros públicos do Município de Formiga-MG.</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/portaria_no_76.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/portaria_no_76.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Institui a Comissão Permanente de Licitação da Câmara Municipal de Formiga, atendendo ao disposto na Lei Federal nº 8.666/93 e suas alterações.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/portaria_no_77.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/portaria_no_77.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Emenda à Lei Orgânica nº 003/2022, altera a redação de dispositivo da Lei Orgânica do Município de Formiga.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/portaria_no_78.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/portaria_no_78.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 23 e 30 de dezembro de 2022, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/portaria_no_79.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/portaria_no_79.2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma comissão especial com a finalidade específica para transferência, dos aparelhos (ar condicionado) e armário para correspondência da Câmara Municipal, ao Poder Executivo.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7193/mensagem_0197.2022_veto_parcial_ao_projeto_de_lei_no_407.2022.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7193/mensagem_0197.2022_veto_parcial_ao_projeto_de_lei_no_407.2022.pdf</t>
   </si>
   <si>
     <t>Mensagem 0197.2022 Veto Parcial ao Projeto de Lei nº 407.2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11595,67 +11595,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pojeto_de_lei_no_253.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_no_254.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no_255.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/projeto_de_lei_no_256.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_257.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_258.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_259.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_260.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_lei_no_261.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_no_262.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_no_263.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_264.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_265.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_266.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_267.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_268.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_269.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_no_270.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_no_271.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_no_272.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_no_273.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/projeto_de_lei_no_274.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/projeto_de_lei_no_275.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/projeto_de_lei_no_276.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/projeto_de_lei_no_277.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/projeto_de_lei_no_278.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_no_279.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_280.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_281.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_no_282.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/projeto_de_lei_no_283.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/projeto_de_lei_no_284.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_no_285.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_lei_no_286.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_no_287.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no_288.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_no_290.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_no_291.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_no_292.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_no_293.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_no_294.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_lei_no_295.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_296.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_lei_no_297.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/projeto_de_lei_no_298.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/projeto_de_lei_no_299.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/projeto_de_lei_no_300.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/projeto_de_lei_no_301.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/projeto_de_lei_no_302.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/projeto_de_lei_no_303.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/projeto_de_lei_no_304.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_no_305.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/projeto_de_lei_no_306.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/projeto_de_lei_no_307.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_no_308.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/projeto_de_lei_no_309.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_310.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/projeto_de_lei_no_311.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/projeto_de_lei_no_312.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_313.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_314.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/projeto_de_lei_no_315.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/projeto_de_lei_no_316.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_no_317.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/projeto_de_lei_no_318.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_no_319.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/pl_320.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_no_321.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_322.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_323.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_324.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_325.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_326.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_327.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_no_328.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_no_329.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_330.2022_em_regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_no_331.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_332.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_no_333.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_334.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_335.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_336.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_no_337.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_no_338.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_no_339.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/projeto_de_lei_no_340.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_no_341.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/projeto_de_lei_no_342.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_343.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_no_344.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_no_345.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/projeto_de_lei_no_346.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_347.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_348.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_349.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_350.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_351.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_no_352.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_no_353.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_no_354.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_355.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_no_356.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_357.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_no_358.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_359.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_no_360.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_361.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1780/projeto_de_lei_no_362.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1781/projeto_de_lei_363.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_no_364.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_365.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_366.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_367.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_368.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_369.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_370.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_371.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_372.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_no_373.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_no_374.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_376.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_no_377.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_no_378.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_no_379.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_no_380.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_381.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1791/projeto_de_lei_no_382.2022_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1792/projeto_de_lei_no_383.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1793/projeto_de_lei_no_384.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_385.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_386.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_no_387.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1799/projeto_de_lei_no_388.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_no_389.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_390.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_no_391.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_392.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_393.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_no_394.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_395.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_396.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_397.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_no_398.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/projeto_de_lei_no_399.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/projeto_de_lei_no_400.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_401.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_402.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_403.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_404.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_405.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_406.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_no_407.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_408.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_409.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7090/projeto_de_lei_no_410.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no_411.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/projeto_de_lei_no_412.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_no_413.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_414.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto_de_lei_no_415.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/projeto_de_lei_no_416.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/projeto_de_lei_no_417.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/projeto_de_lei_no_418.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/projeto_de_lei_no_419.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_no_420.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/projeto_de_lei_no_421.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/projeto_de_lei_no_422.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/projeto_de_lei_no_423.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/projeto_de_lei_no_424.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/projeto_de_lei_no_425.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7091/projeto_de_lei_no_426.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_427.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/projeto_de_lei_no_428.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/projeto_de_lei_no_429.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/projeto_de_lei_no_430.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_431.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/projeto_de_lei_no_432.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/projeto_de_lei_no_433.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/projeto_de_lei_no_434.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_no_435.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_436.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/projeto_de_lei_no_437.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/projeto_de_lei_no_438.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_439.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_440.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_441.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/projeto_de_lei_no_442.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_no_443.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_444.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_445.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_446.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_447.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_no_448.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_449.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_de_lei_no_450.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/projeto_de_lei_no_451.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_no_452.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_no_453.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_no_454.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_455.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no_456.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_no_457.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/projeto_de_lei_no_458.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/projeto_de_lei_no_459.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7092/projeto_de_lei_no_460.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_461.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7117/projeto_de_lei_complementar_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7118/projeto_de_lei_complementar_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7124/projeto_de_lei_complementar_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7125/projeto_de_lei_complementar_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7119/projeto_de_lei_complementar_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7120/projeto_de_lei_complementar_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7126/projeto_de_lei_complementar_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7127/projeto_de_lei_complementar_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7128/projeto_de_lei_complementar_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7121/projeto_de_lei_complementar_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7122/projeto_de_lei_complementar_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7129/projeto_de_lei_complementar_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7130/projeto_de_lei_complementar_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7131/projeto_de_lei_complementar_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7132/projeto_de_lei_complementar_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7133/projeto_de_lei_complementar_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7134/projeto_de_lei_complementar_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7135/projeto_de_lei_complementar_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7136/projeto_de_lei_complementar_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7137/projeto_de_lei_complementar_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_lei_complementar_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_complementar_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7123/projeto_de_lei_complementar_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7140/projeto_de_lei_complementar_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_decreto_legislativo_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_decreto_no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_decreto_legislativo_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_decreto_legislativo_no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7106/projeto_de_resolucao_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7105/projeto_de_resolucao_004.2022_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7107/projeto_de_resolucao_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7108/projeto_de_resolucao_no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7109/projeto_de_resolucao_no_7.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7104/veto_projeto_de_lei_complementar_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7096/veto_ao_projeto_de_lei_no_269.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7097/veto_ao_projeto_de_lei_no_270.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7098/veto_ao_projeto_de_lei_no_293.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7099/veto_ao_projeto_de_lei_no_320.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7102/veto_parcial_ao_projeto_de_lei_no_322.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7100/veto_ao_projeto_de_lei_no_333.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7095/veto_ao_proejto_de_lei_no_337.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/veto_ao_projeto_de_lei_no_354.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7103/veto_parcial_ao_projeto_de_lei_no_404.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7396/emenda_aditiva_1_pl_259.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7397/emenda_aditiva_1_pl_263.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7398/emenda_modificativa_no_1_ao_pl_275.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7399/emenda_modificativa_no_2_ao_pl_275.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7400/emenda_modificativa_no_1_ao_pl_282.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7401/emenda_supressiva.substitutiva_no_1_pl_288.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7402/emendas_ao_projeto_de_lei_complementar_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7403/emenda_aditiva.modificativa_no_1_ao_pl_327.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7404/subemenda_ao_projeto_de_lei_complementar_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7405/emenda_substitutiva_ao_pl_300.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/emendas_ao_projeto_de_lei_no_300.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/emendas_ao_plc_017.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/emenda_modificativa_no_1_ao_pl_352.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/emenda_modificativa_ao_pl_344.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/emenda_modificativa_ao_pl_390.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/emenda_aditiva_ao_projeto_de_resolucao_6.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/emenda_de_redacao_no_1_ao_pl_369.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/emenda_modificativa.aditiva_no_1_ao_pl_404.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7414/emenda_aditiva_no_1_ao_pl_413.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/emenda_modificativa_no_1.2022-pl_413.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/emenda_mod._adit._01_ao_pl._426.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/emenda_mod._adit._01_ao_pl._407.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/emenda_mod._adit._02_ao_pl._413.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/emenda_mod._adit._03_ao_pl._413.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/emenda_aditiva_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/projeto_de_emenda_a_lom_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/emenda_mod.adit._no_01_ao_pl._457.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7110/substitutivo_ao_projeto_de_lei_no_4442022_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7111/substitutivo_projeto_de_lei_complementar_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7112/requerimento_no_7.2022-retira_pl_258.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7113/requerimento_no_18.2022_retirada_do_pl_111.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7116/requerimento_retirando_o_pl_314.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7114/requerimento_no_65.2022_-_retira_o_pl_315.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7115/requerimento_no_78.2022_retira_pl_146.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7141/parecer_controle__interno__plc_009.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5226/of._scmf_14.2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5241/oficio_gab._no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/of._059.2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/of._gab._082.2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5277/oficio_gab._0133.2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5296/oficio_gab._no_0156.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7143/oficio_gab._0272.2022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/oficio_no_0647.2022.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7142/oficio_gab._0653.2022_.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7144/oficio_gab._0658.2022.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/oficio_gabinete_1030.2022.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8617/portaria_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8618/portaria_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8619/portaria_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8620/portaria_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8621/portaria_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8622/portaria_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8623/portaria_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8624/portaria_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8625/portaria_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8626/portaria_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8627/portaria_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8628/portaria_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8629/portaria_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8630/portaria_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8631/portaria_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8632/portaria_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8633/portaria_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8634/portaria_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8635/portaria_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8636/portaria_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8637/portaria_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8638/portaria_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8639/portaria_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8640/portaria_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8641/portaria_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8642/portaria_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8643/portaria_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8644/portaria_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8645/portaria_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8646/portaria_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8647/portaria_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8648/portaria_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8649/portaria_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8650/portaria_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8651/portaria_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8652/portaria_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8653/portaria_no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8654/portaria_no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8655/portaria_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8656/portaria_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8657/portaria_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8658/portaria_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8659/portaria_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8660/portaria_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8661/portaria_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8662/portaria_no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8663/portaria_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8664/portaria_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8665/portaria_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8666/portaria_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8667/portaria_no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8668/portaria_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8669/portaria_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8670/portaria_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8671/portaria_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8672/portaria_no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8673/portaria_no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8674/portaria_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8675/portaria_no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8676/portaria_no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/portaria_no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8678/portaria_no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/portaria_no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/portaria_no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8681/portaria_no_65.2022.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/portaria_no_67.2022.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8684/portaria_no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8685/portaria_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8686/portaria_no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8687/portaria_no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/portaria_no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/portaria_no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/portaria_no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/portaria_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/portaria_no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/portaria_no_77.2022.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/portaria_no_78.2022.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/portaria_no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7193/mensagem_0197.2022_veto_parcial_ao_projeto_de_lei_no_407.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1678/pojeto_de_lei_no_253.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1679/projeto_de_lei_no_254.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no_255.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1681/projeto_de_lei_no_256.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1682/projeto_de_lei_no_257.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1683/projeto_de_lei_no_258.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1684/projeto_de_lei_no_259.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1685/projeto_de_lei_no_260.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1687/projeto_de_lei_no_261.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1688/projeto_de_lei_no_262.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1689/projeto_de_lei_no_263.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1690/projeto_de_lei_no_264.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1691/projeto_de_lei_no_265.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1692/projeto_de_lei_no_266.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1693/projeto_de_lei_no_267.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1694/projeto_de_lei_no_268.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1695/projeto_de_lei_no_269.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1696/projeto_de_lei_no_270.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1697/projeto_de_lei_no_271.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1698/projeto_de_lei_no_272.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1699/projeto_de_lei_no_273.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1700/projeto_de_lei_no_274.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1701/projeto_de_lei_no_275.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1702/projeto_de_lei_no_276.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1703/projeto_de_lei_no_277.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1704/projeto_de_lei_no_278.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1705/projeto_de_lei_no_279.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1707/projeto_de_lei_no_280.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1709/projeto_de_lei_no_281.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1711/projeto_de_lei_no_282.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1712/projeto_de_lei_no_283.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1713/projeto_de_lei_no_284.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2189/projeto_de_lei_no_285.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2190/projeto_de_lei_no_286.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1714/projeto_de_lei_no_287.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1715/projeto_de_lei_no_288.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1716/projeto_de_lei_no_290.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2191/projeto_de_lei_no_291.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1717/projeto_de_lei_no_292.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1718/projeto_de_lei_no_293.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1719/projeto_de_lei_no_294.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2192/projeto_de_lei_no_295.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1720/projeto_de_lei_no_296.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2193/projeto_de_lei_no_297.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2195/projeto_de_lei_no_298.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2196/projeto_de_lei_no_299.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7084/projeto_de_lei_no_300.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2197/projeto_de_lei_no_301.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2198/projeto_de_lei_no_302.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2199/projeto_de_lei_no_303.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2200/projeto_de_lei_no_304.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2201/projeto_de_lei_no_305.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2202/projeto_de_lei_no_306.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2203/projeto_de_lei_no_307.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2204/projeto_de_lei_no_308.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2205/projeto_de_lei_no_309.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1722/projeto_de_lei_no_310.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2206/projeto_de_lei_no_311.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2207/projeto_de_lei_no_312.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1723/projeto_de_lei_no_313.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1724/projeto_de_lei_no_314.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1725/projeto_de_lei_no_315.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1726/projeto_de_lei_no_316.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7085/projeto_de_lei_no_317.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1727/projeto_de_lei_no_318.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1728/projeto_de_lei_no_319.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2208/pl_320.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2209/projeto_de_lei_no_321.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_322.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1731/projeto_de_lei_no_323.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1733/projeto_de_lei_no_324.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1734/projeto_de_lei_no_325.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1735/projeto_de_lei_no_326.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1736/projeto_de_lei_no_327.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1737/projeto_de_lei_no_328.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1738/projeto_de_lei_no_329.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_330.2022_em_regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1740/projeto_de_lei_no_331.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1743/projeto_de_lei_no_332.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1747/projeto_de_lei_no_333.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1744/projeto_de_lei_no_334.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1745/projeto_de_lei_no_335.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1746/projeto_de_lei_no_336.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1748/projeto_de_lei_no_337.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1749/projeto_de_lei_no_338.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1750/projeto_de_lei_no_339.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1751/projeto_de_lei_no_340.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1752/projeto_de_lei_no_341.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1753/projeto_de_lei_no_342.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1754/projeto_de_lei_no_343.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/685/projeto_de_lei_no_344.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1755/projeto_de_lei_no_345.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1757/projeto_de_lei_no_346.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1758/projeto_de_lei_no_347.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1759/projeto_de_lei_no_348.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1760/projeto_de_lei_no_349.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1761/projeto_de_lei_no_350.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_lei_no_351.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7086/projeto_de_lei_no_352.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1773/projeto_de_lei_no_353.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1774/projeto_de_lei_no_354.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1775/projeto_de_lei_no_355.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7087/projeto_de_lei_no_356.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1763/projeto_de_lei_no_357.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7088/projeto_de_lei_no_358.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1764/projeto_de_lei_no_359.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1777/projeto_de_lei_no_360.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1778/projeto_de_lei_no_361.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1780/projeto_de_lei_no_362.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1781/projeto_de_lei_363.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1782/projeto_de_lei_no_364.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1783/projeto_de_lei_no_365.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1765/projeto_de_lei_no_366.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1766/projeto_de_lei_no_367.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1767/projeto_de_lei_no_368.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1768/projeto_de_lei_no_369.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1784/projeto_de_lei_370.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1785/projeto_de_lei_no_371.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1786/projeto_de_lei_no_372.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1787/projeto_de_lei_no_373.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1788/projeto_de_lei_no_374.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_lei_no_376.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1770/projeto_de_lei_no_377.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1789/projeto_de_lei_no_378.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1771/projeto_de_lei_no_379.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1790/projeto_de_lei_no_380.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1772/projeto_de_lei_no_381.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1791/projeto_de_lei_no_382.2022_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1792/projeto_de_lei_no_383.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1793/projeto_de_lei_no_384.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1796/projeto_de_lei_no_385.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1797/projeto_de_lei_no_386.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1798/projeto_de_lei_no_387.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1799/projeto_de_lei_no_388.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7089/projeto_de_lei_no_389.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1802/projeto_de_lei_no_390.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1803/projeto_de_lei_no_391.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1804/projeto_de_lei_no_392.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1795/projeto_de_lei_no_393.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_no_394.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1805/projeto_de_lei_no_395.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1806/projeto_de_lei_no_396.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1807/projeto_de_lei_no_397.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/1808/projeto_de_lei_no_398.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2227/projeto_de_lei_no_399.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2228/projeto_de_lei_no_400.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2229/projeto_de_lei_no_401.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2230/projeto_de_lei_no_402.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2231/projeto_de_lei_no_403.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2232/projeto_de_lei_no_404.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2233/projeto_de_lei_no_405.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2234/projeto_de_lei_no_406.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/697/projeto_de_lei_no_407.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2235/projeto_de_lei_no_408.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2236/projeto_de_lei_no_409.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7090/projeto_de_lei_no_410.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2237/projeto_de_lei_no_411.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2248/projeto_de_lei_no_412.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2238/projeto_de_lei_no_413.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2239/projeto_de_lei_no_414.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2240/projeto_de_lei_no_415.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2241/projeto_de_lei_no_416.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2242/projeto_de_lei_no_417.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2249/projeto_de_lei_no_418.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2243/projeto_de_lei_no_419.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2250/projeto_de_lei_no_420.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2244/projeto_de_lei_no_421.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2251/projeto_de_lei_no_422.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2245/projeto_de_lei_no_423.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2246/projeto_de_lei_no_424.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2247/projeto_de_lei_no_425.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7091/projeto_de_lei_no_426.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2252/projeto_de_lei_no_427.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2254/projeto_de_lei_no_428.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2255/projeto_de_lei_no_429.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2256/projeto_de_lei_no_430.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2275/projeto_de_lei_no_431.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2257/projeto_de_lei_no_432.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2258/projeto_de_lei_no_433.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2259/projeto_de_lei_no_434.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2260/projeto_de_lei_no_435.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2261/projeto_de_lei_no_436.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2262/projeto_de_lei_no_437.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2263/projeto_de_lei_no_438.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2276/projeto_de_lei_no_439.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2277/projeto_de_lei_no_440.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2278/projeto_de_lei_no_441.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2265/projeto_de_lei_no_442.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2266/projeto_de_lei_no_443.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2267/projeto_de_lei_no_444.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2268/projeto_de_lei_no_445.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2271/projeto_de_lei_no_446.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2272/projeto_de_lei_no_447.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2273/projeto_de_lei_no_448.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2274/projeto_de_lei_no_449.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2298/projeto_de_lei_no_450.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2299/projeto_de_lei_no_451.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2300/projeto_de_lei_no_452.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2301/projeto_de_lei_no_453.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2302/projeto_de_lei_no_454.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2279/projeto_de_lei_no_455.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2303/projeto_de_lei_no_456.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2304/projeto_de_lei_no_457.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2306/projeto_de_lei_no_458.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2307/projeto_de_lei_no_459.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7092/projeto_de_lei_no_460.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/2314/projeto_de_lei_no_461.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7117/projeto_de_lei_complementar_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7118/projeto_de_lei_complementar_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7124/projeto_de_lei_complementar_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7125/projeto_de_lei_complementar_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7119/projeto_de_lei_complementar_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7120/projeto_de_lei_complementar_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7126/projeto_de_lei_complementar_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7127/projeto_de_lei_complementar_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7128/projeto_de_lei_complementar_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7121/projeto_de_lei_complementar_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7122/projeto_de_lei_complementar_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7129/projeto_de_lei_complementar_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7130/projeto_de_lei_complementar_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7131/projeto_de_lei_complementar_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7132/projeto_de_lei_complementar_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7133/projeto_de_lei_complementar_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7134/projeto_de_lei_complementar_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7135/projeto_de_lei_complementar_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7136/projeto_de_lei_complementar_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7137/projeto_de_lei_complementar_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7138/projeto_de_lei_complementar_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7139/projeto_de_lei_complementar_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7123/projeto_de_lei_complementar_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7140/projeto_de_lei_complementar_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7147/projeto_de_decreto_legislativo_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7150/projeto_de_decreto_no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7148/projeto_de_decreto_legislativo_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7149/projeto_de_decreto_legislativo_no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7106/projeto_de_resolucao_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7105/projeto_de_resolucao_004.2022_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7107/projeto_de_resolucao_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7108/projeto_de_resolucao_no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7109/projeto_de_resolucao_no_7.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7104/veto_projeto_de_lei_complementar_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7096/veto_ao_projeto_de_lei_no_269.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7097/veto_ao_projeto_de_lei_no_270.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7098/veto_ao_projeto_de_lei_no_293.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7099/veto_ao_projeto_de_lei_no_320.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7102/veto_parcial_ao_projeto_de_lei_no_322.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7100/veto_ao_projeto_de_lei_no_333.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7095/veto_ao_proejto_de_lei_no_337.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7101/veto_ao_projeto_de_lei_no_354.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7103/veto_parcial_ao_projeto_de_lei_no_404.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7396/emenda_aditiva_1_pl_259.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7397/emenda_aditiva_1_pl_263.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7398/emenda_modificativa_no_1_ao_pl_275.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7399/emenda_modificativa_no_2_ao_pl_275.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7400/emenda_modificativa_no_1_ao_pl_282.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7401/emenda_supressiva.substitutiva_no_1_pl_288.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7402/emendas_ao_projeto_de_lei_complementar_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7403/emenda_aditiva.modificativa_no_1_ao_pl_327.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7404/subemenda_ao_projeto_de_lei_complementar_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7405/emenda_substitutiva_ao_pl_300.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7406/emendas_ao_projeto_de_lei_no_300.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7407/emendas_ao_plc_017.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7408/emenda_modificativa_no_1_ao_pl_352.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7409/emenda_modificativa_ao_pl_344.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7410/emenda_modificativa_ao_pl_390.2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7411/emenda_aditiva_ao_projeto_de_resolucao_6.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7412/emenda_de_redacao_no_1_ao_pl_369.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7413/emenda_modificativa.aditiva_no_1_ao_pl_404.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7414/emenda_aditiva_no_1_ao_pl_413.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7415/emenda_modificativa_no_1.2022-pl_413.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7416/emenda_mod._adit._01_ao_pl._426.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7417/emenda_mod._adit._01_ao_pl._407.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7418/emenda_mod._adit._02_ao_pl._413.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7419/emenda_mod._adit._03_ao_pl._413.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7420/emenda_aditiva_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7421/projeto_de_emenda_a_lom_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7422/emenda_mod.adit._no_01_ao_pl._457.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7110/substitutivo_ao_projeto_de_lei_no_4442022_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7111/substitutivo_projeto_de_lei_complementar_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7112/requerimento_no_7.2022-retira_pl_258.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7113/requerimento_no_18.2022_retirada_do_pl_111.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7116/requerimento_retirando_o_pl_314.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7114/requerimento_no_65.2022_-_retira_o_pl_315.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7115/requerimento_no_78.2022_retira_pl_146.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7141/parecer_controle__interno__plc_009.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5226/of._scmf_14.2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5241/oficio_gab._no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6018/of._059.2022.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/6039/of._gab._082.2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5277/oficio_gab._0133.2022.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/5296/oficio_gab._no_0156.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7143/oficio_gab._0272.2022.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7146/oficio_no_0647.2022.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7142/oficio_gab._0653.2022_.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7144/oficio_gab._0658.2022.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7145/oficio_gabinete_1030.2022.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8617/portaria_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8618/portaria_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8619/portaria_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8620/portaria_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8621/portaria_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8622/portaria_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8623/portaria_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8624/portaria_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8625/portaria_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8626/portaria_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8627/portaria_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8628/portaria_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8629/portaria_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8630/portaria_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8631/portaria_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8632/portaria_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8633/portaria_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8634/portaria_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8635/portaria_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8636/portaria_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8637/portaria_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8638/portaria_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8639/portaria_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8640/portaria_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8641/portaria_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8642/portaria_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8643/portaria_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8644/portaria_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8645/portaria_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8646/portaria_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8647/portaria_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8648/portaria_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8649/portaria_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8650/portaria_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8651/portaria_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8652/portaria_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8653/portaria_no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8654/portaria_no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8655/portaria_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8656/portaria_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8657/portaria_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8658/portaria_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8659/portaria_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8660/portaria_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8661/portaria_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8662/portaria_no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8663/portaria_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8664/portaria_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8665/portaria_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8666/portaria_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8667/portaria_no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8668/portaria_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8669/portaria_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8670/portaria_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8671/portaria_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8672/portaria_no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8673/portaria_no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8674/portaria_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8675/portaria_no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8676/portaria_no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8677/portaria_no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8678/portaria_no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8679/portaria_no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8680/portaria_no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8681/portaria_no_65.2022.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8683/portaria_no_67.2022.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8684/portaria_no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8685/portaria_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8686/portaria_no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8687/portaria_no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8688/portaria_no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8689/portaria_no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8690/portaria_no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8691/portaria_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8692/portaria_no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8693/portaria_no_77.2022.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8694/portaria_no_78.2022.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/8695/portaria_no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2022/7193/mensagem_0197.2022_veto_parcial_ao_projeto_de_lei_no_407.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H799"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>