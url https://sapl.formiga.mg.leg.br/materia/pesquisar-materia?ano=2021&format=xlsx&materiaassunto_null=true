--- v0 (2025-11-27)
+++ v1 (2026-05-13)
@@ -51,3612 +51,3612 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividades e exercícios físicos como essenciais para a população de Formiga/MG em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_no_002.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Formiga a Comenda Médico e Cientista Oswaldo Cruz e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_003.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a atividade religiosa como essencial para a população de Formiga/MG em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_004.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro à entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_no_005.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão obrigatória do conteúdo curricular da 'Educação Sanitária' nos temas transversais, no plano curricular das escolas da rede municipal, na educação infantil e ensino fundamental 1 e 2, e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_no_006.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_no_006.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.528/2020, que torna obrigatório o uso de máscaras pela população, em geral, na forma que menciona, durante o período de vigência da Situação de Emergência e/ou Calamidade em Saúde Pública em razão da pandemia do   Novo Coronavírus, no Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_no_007.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre direito de preferência à vacinação contra a Covid-19, no Município de Formiga, às pessoas prioritárias e inclusas no grupo de risco que menciona.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_no_008.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_no_008.2021.pdf</t>
   </si>
   <si>
     <t>Cria o “Projeto Pomar Formiguense” em áreas públicas do Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_no_009.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_no_009.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda “Henrique Frade”, no âmbito do Município de Formiga.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_no_010.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_no_010.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_no_011.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_no_011.2021.pdf</t>
   </si>
   <si>
     <t>Altera nomenclatura do programa de incentivo que menciona.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_no_012.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_no_012.2021.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Municipal de Cultura no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_no_013.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_no_013.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_no_014.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_no_014.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_de_lei_no_015.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_de_lei_no_015.2021.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1o da Lei no 4.854, de 09 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_de_lei_no_016.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_de_lei_no_016.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.803, de 12 de junho de 2013.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_de_lei_no_017.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_de_lei_no_017.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.895, de 9 de abril de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_no_018.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_no_018.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social a entidade que menciona.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_no_019.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_no_019.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_de_lei_no_020.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_de_lei_no_020.2021.pdf</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_de_lei_no_021.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_de_lei_no_021.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros as entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_no_022.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_no_022.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação dos Surdos de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_no_023.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_no_023.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação do Poder Executivo municipal realizar as medidas sanitárias preventivas contra o novo coronavírus (Covid-19) que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_no_024.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_no_024.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a outorgar Permissão de Uso de imóvel de propriedade do Município de Formiga ao Centro Comunitário de Ponte Vila.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_no_025.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_no_025.2021.pdf</t>
   </si>
   <si>
     <t>Revoga Lei nº. 4.779, de 26 de março de 2013.</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7066/projeto_de_lei_no_026.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7066/projeto_de_lei_no_026.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026.2021.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_027.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_027.2021.pdf</t>
   </si>
   <si>
     <t>Define e reestrutura o Conselho Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_no_028.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_no_028.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, aplicação e emissão de Passe Gratuito aos Deficientes, revoga a Lei nº 3.789, de 13 de abril de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto_de_lei_no_029.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto_de_lei_no_029.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029.2021.pdf</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7068/projeto_de_lei_no_030.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7068/projeto_de_lei_no_030.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030.2021.pdf</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_031.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_031.2021.pdf</t>
   </si>
   <si>
     <t>Institui o sistema para a gestão sustentável de resíduos da construção civil e volumosos no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_no_032.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_no_032.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Exame Municipal de Avaliação Diagnóstica - EMAD perante a Rede Municipal de Educação de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_no_033.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_no_033.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo realizar a Avaliação do Plano Decenal Municipal de Educação – PDME nos prazos que menciona.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_no_034.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_no_034.2021.pdf</t>
   </si>
   <si>
     <t>Obriga maternidade, casa de parto e estabelecimento hospitalar congênere a permitir presença de doula em trabalho de parto, parto e pós-parto, sempre que solicitada pela parturiente.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7083/projeto_de_lei_no_35.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7083/projeto_de_lei_no_35.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35.2021.pdf</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_no_036.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_no_036.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros às instituições que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_no_37.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_no_37.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre garantia de prioridade de vaga em creche ou centro de educação infantil para criança filha ou filho de mulher vítima de violência doméstica, no município de Formiga/MG.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_no_38.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_no_38.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicação diária de lista de todos os vacinados contra Covid-19 no Município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_no_39.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_no_39.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_no_40.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_no_40.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_41.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_41.2021.pdf</t>
   </si>
   <si>
     <t>Ratifica Protocolo de Intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_042.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_042.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 4.061/08, de 29 de abril de 2008, que dispõe sobre as normas de proteção ao Patrimônio Cultural do município de Formiga-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_043.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_043.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Motociclistas Motorock Clube de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_no_044.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_no_044.2021.pdf</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_no_045.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_no_045.2021.pdf</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_no_046.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_no_046.2021.pdf</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_no_047.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_no_047.2021.pdf</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_no_048.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_no_048.2021.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo obrigado a fornecer medicamentos básicos, da lista do SUS, para tratamento do paciente que testar positivo para Covid-19.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_049.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_049.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto_de_lei_no_050.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto_de_lei_no_050.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 050.2021.pdf</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_051.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_051.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_no_052.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_no_052.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de repasse financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_no_053.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_no_053.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-Fundeb e dá outras providências.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_no_054.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_no_054.2021.pdf</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_no_55.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_no_55.2021.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo Municipal obrigado a fornecer atendimento psicológico e/ou psiquiátrico, bem como atendimento fisioterápico e fonoaudiológico, para pacientes que receberam alta médica, após tratamento da Covid-19 em unidades de saúde componentes do Sistema Único de Saúde no município de Formiga/MG.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_no_56.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_no_56.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_no_57.2021_rotated.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_no_57.2021_rotated.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Notificação Compulsória da Violência contra a Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_no_58.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_no_58.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Futebol Solidário e dá outras providências.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_no_59.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_no_59.2021.pdf</t>
   </si>
   <si>
     <t>Institui o auxílio financeiro emergencial municipal para pessoas em situação de vulnerabilidade social agravada pela pandemia da doença infecciosa viral respiratória - novo Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_no_060.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_no_060.2021.pdf</t>
   </si>
   <si>
     <t>Concede prioridade à mulher vítima de violência doméstica para aquisição de moradia popular disponibilizada no programa habitacional do Município e dá outras providências.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto_de_lei_no_061.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto_de_lei_no_061.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 061.2021.pdf</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7071/projeto_de_lei_no_062.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7071/projeto_de_lei_no_062.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 062.2021.pdf</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_no_063.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_no_063.2021.pdf</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_no_064.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_no_064.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Secretaria Municipal de Educação e Esportes a utilizar os recursos originariamente destinados à aquisição de merenda escolar, para a aquisição de cestas básicas a serem distribuídas para alunos da rede municipal de ensino público, enquanto as aulas presenciais estiverem suspensas, em decorrência da Pandemia do novo Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_no_065.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_no_065.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.306, de 13 de julho de 2018.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7072/projeto_de_lei_no_066.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7072/projeto_de_lei_no_066.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 066.2021.pdf</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_no_067.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_no_067.2021.pdf</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_no_068.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_no_068.2021.pdf</t>
   </si>
   <si>
     <t>Institui multa para a prática de fraude à ordem de preferência de imunização contra a Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_no_069.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_no_069.2021.pdf</t>
   </si>
   <si>
     <t>Institui Auxílio Emergencial municipal para pessoas em situação de vulnerabilidade social agravada pela pandemia da Covid-19, e dá outras providências.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_no_070.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_no_070.2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 5.192, de 31 de agosto de 2017.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_no_071.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_no_071.2021.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_no_072.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_no_072.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro à entidade que menciona.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_no_073.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_no_073.2021.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação por Desempenho para os servidores municipais que compõem as Equipes de Saúde da Família, Saúde Bucal - AB e Equipe Multiprofissional, e dá outras providências.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto_de_lei_no_074.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto_de_lei_no_074.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 074.2021.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_075.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_075.2021.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_076.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_076.2021.pdf</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_077.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_077.2021.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_078.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_078.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 3.848, de 22 de junho de 2006, que dispõe sobre critérios para denominação de vias, próprios municipais e logradouros públicos do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_no_079.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_no_079.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação das informações sobre obras públicas e veículos paralisados no âmbito do Município de Formiga/MG e dá outras providências.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto_de_lei_no_080.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto_de_lei_no_080.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 080.2021.pdf</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7075/projeto_de_lei_no_081.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7075/projeto_de_lei_no_081.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 081.2021.pdf</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_lei_no_082.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_lei_no_082.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Vereador Tião do Preto e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2138/projeto_de_lei_no_083.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2138/projeto_de_lei_no_083.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2139/projeto_de_lei_no_084.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2139/projeto_de_lei_no_084.2021.pdf</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_no_085.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_no_085.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.740, de 18 de setembro de 2012.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7076/projeto_de_lei_no_086.2021_.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7076/projeto_de_lei_no_086.2021_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 086.2021 .pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_de_lei_no_087.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_de_lei_no_087.2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Formiga a homenagem “Vereador Tião do Preto” e dá outras providências.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_no_088.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_no_088.2021.pdf</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_no_089.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_no_089.2021.pdf</t>
   </si>
   <si>
     <t>“Institui o PROGRAMA BOLSA ATLETA e dá outras providências”.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_no_090.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_no_090.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as ações de Promoção da Dignidade Menstrual e o fornecimento gratuito de absorventes higiênicos no Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_091.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_091.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de prêmio à pessoa que comunicar às autoridades competentes a prática de crime contra a administração pública do Município de Formiga/MG, de que resulte o efetivo ressarcimento de valores ao erário.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_092.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_092.2021.pdf</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_no_093.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_no_093.2021.pdf</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_094.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_094.2021.pdf</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2141/projeto_de_lei_no_095.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2141/projeto_de_lei_no_095.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Iolanda Alaide Neves e dá outras providências.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_096.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_096.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no currículo oficial da Rede de Ensino Municipal da temática “Educação em Direito dos Animais”, de forma transversal na grade curricular e dá outras providências</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2142/projeto_de_lei_no_097.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2142/projeto_de_lei_no_097.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ismael Frade e dá outras providências.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_no_098.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_no_098.2021.pdf</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_no_099.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_no_099.2021.pdf</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_100.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_100.2021.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_no_101.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_no_101.2021.pdf</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_no_102.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_no_102.2021.pdf</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2143/projeto_de_lei_no_103.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2143/projeto_de_lei_no_103.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de municipalização ou adesão de regime de coabitação das turmas do 1º ao 5º ano da Escola Estadual Aureliano Rodrigues Nunes pelo município de Formiga sem aprovação da comunidade escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_104.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_104.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação dos Feirantes do Centro Oeste de Minas Gerais - AFCOG e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_no_105.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_no_105.2021.pdf</t>
   </si>
   <si>
     <t>Desafeta área institucional do Distrito Empresarial D'Carlos, autoriza permuta de imóveis e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_106.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_106.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os assentos preferenciais nos veículos de transporte público coletivo do município de Formiga/MG.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_no_107.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_no_107.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade no uso do transporte coletivo público urbano e rural aos maiores de 65 (sessenta e cinco) anos, no Município de Formiga/MG.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_108.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_108.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 5.537, de 15 de julho de 2020.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_no_109.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_no_109.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 5.580, de 22 de dezembro de 2020.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_no_110.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_no_110.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Formiga - REFIS FORMIGA, e dá outras providências</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_de_lei_no_111.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_de_lei_no_111.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ajuda de custo denominada “Bolsa Atirador” destinada aos atiradores durante o período de instrução no Tiro de Guerra 04-030, sediado em Formiga/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_no_112.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_no_112.2021.pdf</t>
   </si>
   <si>
     <t>Institui o “Projeto Calçada Limpa” no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_no_113.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_no_113.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar pontos de coleta de lixo residencial na zona rural e dá outras providências.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_no_114.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_no_114.2021.pdf</t>
   </si>
   <si>
     <t>Cria o Dossiê das Mulheres de Formiga/MG, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_no_115.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_no_115.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar pontos de coleta de lixo residencial e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_de_lei_no_116.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_de_lei_no_116.2021.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_de_lei_no_117.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_de_lei_no_117.2021.pdf</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_no_118.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_no_118.2021.pdf</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7077/projeto_de_lei_no_119.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7077/projeto_de_lei_no_119.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 119.2021.pdf</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_no_120.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_no_120.2021.pdf</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_no_121.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_no_121.2021.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_no_122.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_no_122.2021.pdf</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_123.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_123.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Alcio Teixeira da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_no_124.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_no_124.2021.pdf</t>
   </si>
   <si>
     <t>Institui prazo para a Prefeitura proceder à reparação de danos ou defeitos em pavimentos de vias públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_no_125.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_no_125.2021.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de se dotar os logradouros públicos com drenagem pluvial, rede coletora de esgoto e rede de distribuição de água, antes de sua pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_no_126.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_no_126.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Subsidiar a Concessão do Transporte Coletivo Municipal dá outras providências.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_127.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_127.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de reajuste das tarifas do SAAE acima do INPC acumulado nos últimos 12 meses no período que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_128.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_128.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.139, de 5 de janeiro de 2009.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_no_129.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_no_129.2021.pdf</t>
   </si>
   <si>
     <t>Determina a padronização da construção e instalação de mata burros, faz referência a construção de barraginhas nas estradas de terra no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_no_130.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_no_130.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.629, de 28 de março de 2012, que Institui os Títulos de Honraria e Cidadania Honorária e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_no_131.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_no_131.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.612, de 28 de abril de 2021, que institui Auxílio Emergencial municipal para pessoas em situação de vulnerabilidade social agravada pela pandemia da Covid-19, e dá outras providências.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2157/projeto_de_lei_no_132.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2157/projeto_de_lei_no_132.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar em concessão de direito real de uso, imóvel público à Associação Cultural Capoeira Gerais Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_no_133.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_no_133.2021.pdf</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_no_134.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_no_134.2021.pdf</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_no_135.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_no_135.2021.pdf</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_lei_no_136.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_lei_no_136.2021.pdf</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_no_137.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_no_137.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operação de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_no_138.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_no_138.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.974, de 06 de outubro de 2014, que institui no âmbito municipal de Formiga o “Prêmio Boina de Ouro - Policial Nota 10” e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_no_139.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_no_139.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de municipalização ou adesão de regime de coabitação das turmas do 6º ao 9º ano da Escola Estadual Professor Tonico Leite pelo município de Formiga sem aprovação da comunidade escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_no_140.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_no_140.2021.pdf</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_no_141.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_no_141.2021.pdf</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/projeto_de_lei_no_142.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/projeto_de_lei_no_142.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_no_143.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_no_143.2021.pdf</t>
   </si>
   <si>
     <t>Define o limite de reserva da faixa não edificável ao longo das faixas de domínio público das rodovias que atravessem o perímetro urbano ou área urbanizada passível de ser incluída em perímetro urbano.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_no_144.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_no_144.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_de_lei_no_145.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_de_lei_no_145.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de instalação do aparelho de raio X que menciona em local diverso da UPA de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_lei_no_146.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_lei_no_146.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de proteção de crianças, adolescentes, pessoas em desenvolvimento e em condição de especial fragilidade psicológica contra a pornografia e a obscenidade.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_147.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_147.2021.pdf</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_148.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_148.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_149.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_149.2021.pdf</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_150.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_150.2021.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_no_151.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_no_151.2021.pdf</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_no_152.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_no_152.2021.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_no_153.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_no_153.2021.pdf</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_no_154.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_no_154.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_no_155.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_no_155.2021.pdf</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_156.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_156.2021.pdf</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/projeto_de_lei_no_157.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/projeto_de_lei_no_157.2021.pdf</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/projeto_de_lei_no_158.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/projeto_de_lei_no_158.2021.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/projeto_de_lei_no_159.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/projeto_de_lei_no_159.2021.pdf</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_lei_no_160.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_lei_no_160.2021.pdf</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/projeto_de_lei_no_161.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/projeto_de_lei_no_161.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Alameda Jair Soares Albergaria e dá outras providências.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_162.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_162.2021.pdf</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_163.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_163.2021.pdf</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_164.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_164.2021.pdf</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_165.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_165.2021.pdf</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_166.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_166.2021.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_167.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_167.2021.pdf</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_no_168.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_no_168.2021.pdf</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_no_169.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_no_169.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.537, de 15 de julho de 2020.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_170.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_170.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.580, de 22 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_171.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_171.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n. 4172, de 31 de março de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_172.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_172.2021.pdf</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_173.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_173.2021.pdf</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_no_174.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_no_174.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Município de Formiga de divulgar os custos de veiculação de publicidade e propaganda por todos os órgãos da Administração Pública Direta e Indireta.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_175.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_175.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivo da Lei nº 665, de 14 de dezembro de 1967, e dá outras providências.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_176.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_176.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda “GUARINO GONÇALVES DE CAMPOS”, no âmbito do Município de Formiga.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_no_177.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_no_177.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação, via internet, e por afixação na porta de cada estabelecimento, e ou unidade de saúde, informações sobre os plantões médicos nas unidades do SUS, no município de Formiga/MG.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_178.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_178.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_179.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_179.2021.pdf</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_180.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_180.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do banco de leite materno no município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_no_181.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_no_181.2021.pdf</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_no_182.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_no_182.2021.pdf</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/projeto_de_lei_no_183.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/projeto_de_lei_no_183.2021.pdf</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_184.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_184.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens imóveis pertencentes ao Patrimônio Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_185.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_185.2021.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_186.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_186.2021.pdf</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/projeto_de_lei_no_187.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/projeto_de_lei_no_187.2021.pdf</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_no_188.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_no_188.2021.pdf</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_189.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_189.2021.pdf</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_190.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_190.2021.pdf</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_191.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_191.2021.pdf</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_192.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_192.2021.pdf</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_193.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_193.2021.pdf</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_no_194.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_no_194.2021.pdf</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_no_195.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_no_195.2021.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo do Município de Formiga obrigado a desenvolver e divulgar campanha publicitária de incentivo de imunização com a 2ª dose da vacina contra a Covid-19, bem como da dose de reforço, quando previstas pelo Ministério da Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7078/projeto_de_lei_no_196.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7078/projeto_de_lei_no_196.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 196.2021.pdf</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/projeto_de_lei_no_197.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/projeto_de_lei_no_197.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa “Fazendo Arte” no Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/projeto_de_lei_no_198.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/projeto_de_lei_no_198.2021.pdf</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/projeto_de_lei_no_199.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/projeto_de_lei_no_199.2021.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_200.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_200.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Vereador Marcos Ferreira da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_201.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_201.2021.pdf</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_202.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_202.2021.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_lei_no_203.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_lei_no_203.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_lei_no_204.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_lei_no_204.2021.pdf</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_205.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_205.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação da lista de ruas, em ordem prioritária, para execução de pavimentação e calçamento.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_206.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_206.2021.pdf</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_207.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_207.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formiga a conceder repasse financeiro à entidade que menciona.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_208.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_208.2021.pdf</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/projeto_de_lei_no_209.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/projeto_de_lei_no_209.2021.pdf</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/projeto_de_lei_no_210.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/projeto_de_lei_no_210.2021.pdf</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_211.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_211.2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Formiga - MG, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_212.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_212.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.673, de 12 de julho de 2021 - Lei de Diretrizes Orçamentárias.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_no_213.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_no_213.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ceder Servidor Público Profissional Psicólogo e Assistente Social Para a Polícia Civil e Poder Judiciário, para fins de realização de escuta especializada, e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_214.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_214.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Juvêncio Rodrigues Nunes e dá outras providências.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_215.2021_.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_215.2021_.pdf</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_216.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_216.2021.pdf</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_217.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_217.2021.pdf</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_218.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_218.2021.pdf</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_219.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_219.2021.pdf</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/projeto_de_lei_no_220.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/projeto_de_lei_no_220.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Jussara Marçal e dá outras providências.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7079/projeto_de_lei_no_221.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7079/projeto_de_lei_no_221.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 221.2021.pdf</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_222.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_222.2021.pdf</t>
   </si>
   <si>
     <t>Cria o “Programa Nossa Quadra”, e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_lei_no_223.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_lei_no_223.2021.pdf</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_224.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_224.2021.pdf</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_225.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_225.2021.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/projeto_de_lei_no_226.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/projeto_de_lei_no_226.2021.pdf</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/projeto_de_lei_no_227.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/projeto_de_lei_no_227.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de dispositivos da Lei nº 4.590, de 28 de dezembro de 2011.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_no_228.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_no_228.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.752, de 8 de outubro de 2021.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_229.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_229.2021.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo à Lei nº 5.623, de 17 de maio de 2021.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_lei_no_230.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_lei_no_230.2021.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei nº 5.743, de 28 de setembro de 2021.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_231.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_231.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.610, de 28 de abril de 2021.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7080/projeto_de_lei_no_232.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7080/projeto_de_lei_no_232.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 232.2021.pdf</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2162/projeto_de_lei_no_233.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2162/projeto_de_lei_no_233.2021.pdf</t>
   </si>
   <si>
     <t>Institui o “Prêmio Saint-Hilaire de Boas Práticas Ambientais” e dá outras providências.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_no_234.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_no_234.2021.pdf</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_no_235.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_no_235.2021.pdf</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_236.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_236.2021.pdf</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_237.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_237.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Adote uma Nascente” no município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_no_238.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_no_238.2021.pdf</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7081/projeto_de_lei_no_239.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7081/projeto_de_lei_no_239.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 239.2021.pdf</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7082/projeto_de_lei_no_240.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7082/projeto_de_lei_no_240.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 240.2021.pdf</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_no_241.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_no_241.2021.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Terço dos Homens” no âmbito do Município de Formiga.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_no_242.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_no_242.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 4.172, de 31 de março de 2009.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_no_243.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_no_243.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda “Nery Campos Nunes”, no âmbito do Município de Formiga.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_no_244.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_no_244.2021.pdf</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_no_245.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_no_245.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação do Circuito Turístico Grutas e Mar de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_no_246.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_no_246.2021.pdf</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_no_247.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_no_247.2021.pdf</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_248.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_248.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Abono-Fundeb aos profissionais da educação básica da rede municipal de ensino, na forma que especifica.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/projeto_de_lei_no_249.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/projeto_de_lei_no_249.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.675, de 13 de julho de 2021.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_no_250.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_no_250.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Waldir Pacheco de Macedo e dá outras providências.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_251.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_251.2021.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria Amélia Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_no_252.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_no_252.2021.pdf</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7042/projeto_de_lei_complementar_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7042/projeto_de_lei_complementar_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 001.2021.pdf</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7043/projeto_de_lei_complementar_no_002.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7043/projeto_de_lei_complementar_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002.2021.pdf</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7044/projeto_de_lei_complementar_no_003.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7044/projeto_de_lei_complementar_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003.2021.pdf</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7048/projeto_de_lei_complemntar_no_004.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7048/projeto_de_lei_complemntar_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complemntar nº 004.2021.pdf</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7045/projeto_de_lei_complementar_no_005.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7045/projeto_de_lei_complementar_no_005.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005.2021.pdf</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7046/projeto_de_lei_complementar_no_006.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7046/projeto_de_lei_complementar_no_006.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 006.2021.pdf</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto_lei_complementar_no_007.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto_lei_complementar_no_007.2021.pdf</t>
   </si>
   <si>
     <t>Projeto Lei Complementar nº 007.2021.pdf</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto_de_lei_complementar_no_8.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto_de_lei_complementar_no_8.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 8.2021.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7053/projeto_de_decreto_legislativo_no_1.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7053/projeto_de_decreto_legislativo_no_1.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1.2021</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7054/projeto_de_decreto_legislativo_no_2.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7054/projeto_de_decreto_legislativo_no_2.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2.2021</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto_de_resolucao_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto_de_resolucao_001.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 001.2021</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7059/projeto_de_resolucao_no_2.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7059/projeto_de_resolucao_no_2.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2.2021</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7330/emenda_aditiva_no_1_ao_projeto_de_lei_no_7.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7330/emenda_aditiva_no_1_ao_projeto_de_lei_no_7.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao Projeto de Lei nº 7.2021.pdf</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7331/emenda_modificativa_ao_pl_013.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7331/emenda_modificativa_ao_pl_013.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 013.2021.pdf</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7394/emenda_substitutiva.aditiva.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7394/emenda_substitutiva.aditiva.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva.Aditiva.pdf</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7332/emenda_aditiva_ao_pl_011.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7332/emenda_aditiva_ao_pl_011.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 011.2021.pdf</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7333/emenda_aditiva_ao_pl_007.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7333/emenda_aditiva_ao_pl_007.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 007.2021.pdf</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7334/emenda_modificativa_ao_pl_006.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7334/emenda_modificativa_ao_pl_006.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 006.2021.pdf</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7335/emenda_modificativa_ao_pl_23.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7335/emenda_modificativa_ao_pl_23.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 23.2021.pdf</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7336/emendas_ao_pl_28.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7336/emendas_ao_pl_28.2021.pdf</t>
   </si>
   <si>
     <t>Emendas ao PL 28.2021.pdf</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7337/emendas_ao_pl_31.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7337/emendas_ao_pl_31.2021.pdf</t>
   </si>
   <si>
     <t>Emendas ao PL 31.2021.pdf</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7395/emendas_ao_pl_31.2021_rotated.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7395/emendas_ao_pl_31.2021_rotated.pdf</t>
   </si>
   <si>
     <t>Emendas ao PL 31.2021_rotated.pdf</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7338/emenda_ao_pl_6.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7338/emenda_ao_pl_6.2021.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 6.2021.pdf</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7339/emenda_aditiva_ao_pl_32.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7339/emenda_aditiva_ao_pl_32.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 32.2021.pdf</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7340/emenda_ao_pl_7.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7340/emenda_ao_pl_7.2021.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 7.2021.pdf</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7341/emenda_substitutiva_ao_pl_7.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7341/emenda_substitutiva_ao_pl_7.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao PL 7.2021.pdf</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7342/emenda_aditiva.modificativa_ao_pl_36.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7342/emenda_aditiva.modificativa_ao_pl_36.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva.Modificativa ao PL 36.2021.pdf</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7343/emenda_aditiva_no_1_ao_pl_38.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7343/emenda_aditiva_no_1_ao_pl_38.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 38.2021.pdf</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7344/emenda_modificativa_ao_pl_48.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7344/emenda_modificativa_ao_pl_48.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 48.2021.pdf</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7345/emenda_aditiva_ao_pl_48.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7345/emenda_aditiva_ao_pl_48.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PL 48.2021.pdf</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7346/emenda_supressiva_no_1_ao_pl_no_59.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7346/emenda_supressiva_no_1_ao_pl_no_59.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 1 ao PL nº 59.2021.pdf</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7347/emenda_modificativa_ao_projeto_de_lei_no_033.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7347/emenda_modificativa_ao_projeto_de_lei_no_033.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 033.2021.pdf</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7348/emendas_ao_projeto_de_lei_no_008.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7348/emendas_ao_projeto_de_lei_no_008.2021.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei nº 008.2021.pdf</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7349/emenda-aditiva-ao-pl-48.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7349/emenda-aditiva-ao-pl-48.2021.pdf</t>
   </si>
   <si>
     <t>Emenda-Aditiva-ao-PL-48.2021.pdf</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7350/emenda-modificativa-ao-pl-48.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7350/emenda-modificativa-ao-pl-48.2021.pdf</t>
   </si>
   <si>
     <t>Emenda-Modificativa-ao-PL-48.2021.pdf</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7351/emenda-modificativa-no-2-ao-pl-48.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7351/emenda-modificativa-no-2-ao-pl-48.2021.pdf</t>
   </si>
   <si>
     <t>Emenda-Modificativa-nº-2-ao-PL-48.2021.pdf</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7352/emenda_supressiva-modificativa_no_1_ao_plc_3.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7352/emenda_supressiva-modificativa_no_1_ao_plc_3.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva-Modificativa nº 1 ao PLC 3.2021.pdf</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7353/emenda_modificativa-aditiva_no_1_ao_pl_79.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7353/emenda_modificativa-aditiva_no_1_ao_pl_79.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa-Aditiva nº 1 ao PL 79.2021.pdf</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7354/emenda_aditiva_no_1_ao_pl_87.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7354/emenda_aditiva_no_1_ao_pl_87.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 87.2021.pdf</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7355/emenda_aditiva_no_1_ao_pl_60.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7355/emenda_aditiva_no_1_ao_pl_60.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 60.2021.pdf</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7356/emenda_substitutiva_no_1_ao_pl_78.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7356/emenda_substitutiva_no_1_ao_pl_78.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 1 ao PL 78.2021.pdf</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7357/projeto_de_emenda_a_lom_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7357/projeto_de_emenda_a_lom_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à LOM nº 001.2021.pdf</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7358/emendas_substitutivas_ao_pl_no_066.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7358/emendas_substitutivas_ao_pl_no_066.2021.pdf</t>
   </si>
   <si>
     <t>Emendas Substitutivas ao PL nº 066.2021.pdf</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7359/emenda_modifitiva_ao_projeto_de_lei_no_092.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7359/emenda_modifitiva_ao_projeto_de_lei_no_092.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modifitiva ao Projeto de Lei nº 092.2021.pdf</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7360/emenda_aditivia_no_1_ao_projeto_de_emenda_da_lom_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7360/emenda_aditivia_no_1_ao_projeto_de_emenda_da_lom_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditivia nº 1 ao Projeto de Emenda da LOM nº 001.2021.pdf</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7361/emenda_modificativa_no_1_ao_pl_89.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7361/emenda_modificativa_no_1_ao_pl_89.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL 89.2021.pdf</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7362/emenda_modificativa_no_2_ao_pl_108.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7362/emenda_modificativa_no_2_ao_pl_108.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 2 ao PL 108.2021.pdf</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7363/emenda_modificativa_no_1_ao_pl_109.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7363/emenda_modificativa_no_1_ao_pl_109.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL 109.2021.pdf</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7364/emenda_ao_projeto_de_emenda_a_lei_organica_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7364/emenda_ao_projeto_de_emenda_a_lei_organica_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Emenda à Lei Orgânica nº 001.2021.pdf</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7365/emenda_modificativa_no_1_ao_subst._ao_pl_78.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7365/emenda_modificativa_no_1_ao_subst._ao_pl_78.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao Subst. ao PL 78.2021.pdf</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7366/emenda_modificativa_ao_pl_no_102.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7366/emenda_modificativa_ao_pl_no_102.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL nº 102.2021.pdf</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7367/emenda_aditiva_no_1_ao_pl_no_139.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7367/emenda_aditiva_no_1_ao_pl_no_139.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL nº 139.2021.pdf</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7368/emenda_aditiva_no_2_ao_pl_no_139.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7368/emenda_aditiva_no_2_ao_pl_no_139.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 2 ao PL nº 139.2021.pdf</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7369/subemenda_modificativa_no_1_a_emenda_aditiva_no_2_ao_pl_139.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7369/subemenda_modificativa_no_1_a_emenda_aditiva_no_2_ao_pl_139.2021.pdf</t>
   </si>
   <si>
     <t>Subemenda Modificativa nº 1 a Emenda Aditiva nº 2 ao PL 139.2021.pdf</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7370/emenda_aditiva_no_3_ao_pl_139.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7370/emenda_aditiva_no_3_ao_pl_139.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 3 ao PL 139.2021.pdf</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7371/emenda_supressiva_no_1_ao_pl_138.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7371/emenda_supressiva_no_1_ao_pl_138.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 1 ao PL 138.2021.pdf</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7372/emenda_aditiva_no_1_ao_pl_102.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7372/emenda_aditiva_no_1_ao_pl_102.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 102.2021.pdf</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7373/emenda_aditiva_no_1_ao_pl_101.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7373/emenda_aditiva_no_1_ao_pl_101.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 101.2021.pdf</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7374/emenda_aditiva.modificativa_no_1_ao_pl_156.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7374/emenda_aditiva.modificativa_no_1_ao_pl_156.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva.Modificativa nº 1 ao PL 156.2021.pdf</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7375/emenda_aditiva_no_1_ao_pl_153.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7375/emenda_aditiva_no_1_ao_pl_153.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 153.2021.pdf</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7376/emenda_modificativa_ao_pl_150.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7376/emenda_modificativa_ao_pl_150.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 150.2021.pdf</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7377/projeto_de_emenda_a_lei_organica_no_002.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7377/projeto_de_emenda_a_lei_organica_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica nº 002.2021.pdf</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7378/emenda_aditiva_no_1_ao_pl_176.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7378/emenda_aditiva_no_1_ao_pl_176.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 176.2021.pdf</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7379/emenda_aditiva-modificativa_no_1_ao_pl_188.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7379/emenda_aditiva-modificativa_no_1_ao_pl_188.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva-Modificativa nº 1 ao PL 188.2021.pdf</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7380/emenda_aditiva-modificativa_no_1_ao_pl_192.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7380/emenda_aditiva-modificativa_no_1_ao_pl_192.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva-Modificativa nº 1 ao PL 192.2021.pdf</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7381/emenda_modificativa_ao_pl_203.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7381/emenda_modificativa_ao_pl_203.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 203.2021.pdf</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7382/emenda_modificativa-supressiva_no_1_ao_pl_no_180.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7382/emenda_modificativa-supressiva_no_1_ao_pl_no_180.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa-Supressiva nº 1 ao PL nº 180.2021.pdf</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7383/emenda_modificaitva_no_1_ao_pl_no_197.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7383/emenda_modificaitva_no_1_ao_pl_no_197.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificaitva nº 1 ao PL nº 197.2021.pdf</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7384/emenda_modificativa.aditiva_no_1_ao_pl_no_197.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7384/emenda_modificativa.aditiva_no_1_ao_pl_no_197.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa.Aditiva nº 1 ao PL nº 197.2021.pdf</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7385/emenda_supressiva_no_2_ao_pl_no_197.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7385/emenda_supressiva_no_2_ao_pl_no_197.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 2 ao PL nº 197.2021.pdf</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7386/emenda_supressiva_ao_plc_007.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7386/emenda_supressiva_ao_plc_007.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao PLC 007.2021.pdf</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7387/emenda_supressiva.aditiva_ao_plc_003.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7387/emenda_supressiva.aditiva_ao_plc_003.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva.Aditiva ao PLC 003.2021.pdf</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7388/emenda_modificativa.aditiva_no_1_ao_pl_239.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7388/emenda_modificativa.aditiva_no_1_ao_pl_239.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa.Aditiva nº 1 ao PL 239.2021.pdf</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7389/emenda_aditiva_no_1_ao_pl_239.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7389/emenda_aditiva_no_1_ao_pl_239.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 ao PL 239.2021.pdf</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7390/emenda_modificativa_no_1_ao_pl_243.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7390/emenda_modificativa_no_1_ao_pl_243.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 ao PL 243.2021.pdf</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7391/emenda_modificativa_no_2_ao_pl_243.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7391/emenda_modificativa_no_2_ao_pl_243.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 2 ao PL 243.2021.pdf</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7392/emenda_aditiva_no_3_ao_pl_237.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7392/emenda_aditiva_no_3_ao_pl_237.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 3 ao PL 237.2021.pdf</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7393/emenda_aditiva_no_2_ao_pl_237.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7393/emenda_aditiva_no_2_ao_pl_237.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 2 ao PL 237.2021.pdf</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7062/substitutivo_ao_projeto_de_lei_no_078.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7062/substitutivo_ao_projeto_de_lei_no_078.2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 078.2021</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7063/substitutivo_ao_projeto_de_lei_no_128.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7063/substitutivo_ao_projeto_de_lei_no_128.2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 128.2021</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7064/substitutivo_ao_projeto_de_lei_no_177.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7064/substitutivo_ao_projeto_de_lei_no_177.2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 177.2021</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7065/substitutivo_ao_projeto_de_lei_no_249.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7065/substitutivo_ao_projeto_de_lei_no_249.2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 249.2021</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>SPLC</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7060/substitutivo_ao_projeto_de_lei_complementar_no_004.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7060/substitutivo_ao_projeto_de_lei_complementar_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 004.2021</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7061/substitutivo_ao_projeto_de_lei_complementar_no_8.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7061/substitutivo_ao_projeto_de_lei_complementar_no_8.2021.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 8.2021</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7055/requerimento_no_48.2021-retira_a_emenda_modificativa.supressiva.aditiva_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7055/requerimento_no_48.2021-retira_a_emenda_modificativa.supressiva.aditiva_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 48.2021-Retira a Emenda Modificativa.Supressiva.Aditiva nº 001.2021</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7057/requerimento_retirando_o_pl_no_91.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7057/requerimento_retirando_o_pl_no_91.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento retirando o PL nº 91.2021</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7056/requerimento_no_90.2021_retira_o_pl_89.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7056/requerimento_no_90.2021_retira_o_pl_89.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 90.2021 retira o PL 89.2021</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer Nº 028/2021_x000D_
 _x000D_
 Projeto de Lei Ordinária nº 027/2021 _x000D_
 _x000D_
 Ementa: Define e reestrutura o Conselho Municipal de Saúde e dá outras providências._x000D_
 _x000D_
 Autor: Executivo _x000D_
 _x000D_
 Relatório_x000D_
 _x000D_
 O Projeto de Lei nº 027/2021 tem por objetivo definir e reestruturar o Conselho Municipal de Saúde._x000D_
@@ -4241,51 +4241,51 @@
 _x000D_
 Autor: Executivo _x000D_
 _x000D_
 Relatório_x000D_
 _x000D_
 O Projeto de Lei nº 252/2021 tem por objetivo autorizar concessão de repasse financeiro ao CONSEP no valor de R$422.162,88 (quatrocentos e vinte e dois reais, cento e sessenta e dois reais e oitenta e oito centavos)._x000D_
 _x000D_
 Fundamentação_x000D_
 _x000D_
 A referida proposição, que tramita em REGIME DE URGÊNCIA, visa autorizar o Poder Executivo a conceder repasse financeiro ao CONSEP no valor de R$422.162,88 (quatrocentos e vinte e dois reais, cento e sessenta e dois reais e oitenta e oito centavos), em doze parcelas iguais e sucessivas de R$35.180,24 (trinta e cinco mil, cento e oitenta reais e vinte e quatro centavos) entre os meses de janeiro a dezembro de 2022, que tem como finalidade precípua a manutenção do Programa Formiga de Olho, cujo objeto é a oferta de mão de obra devidamente qualificada, responsável pela vigilância da central de monitoramento 24 horas por dia do sistema de videomonitoramento, em funcionamento na sede do 63º Batalhão da Polícia Militar de Formiga.  _x000D_
 _x000D_
 Conclusão_x000D_
 _x000D_
 Somos favoráveis à condução do projeto a plenário para apreciação.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7050/2o_relatorio_parcial_da_comissao_especial_de_saude.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7050/2o_relatorio_parcial_da_comissao_especial_de_saude.pdf</t>
   </si>
   <si>
     <t>2º Relatório parcial da Comissão Especial de Saúde</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>Foi registrado pela Vereadora Joice Alvarenga Borges Carvalho – Joice Alvarenga, na 4ª Reunião Ordinária realizada em 08 de fevereiro de 2021, o envio à Vossa Excelência da seguinte solicitação: (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 	Considerando a pressão de alguns grupos da sociedade para reabertura das escolas públicas e particulares, solicito que o Poder Executivo efetue um planejamento de maneira a garantir que a reabertura dessas unidades aconteça na medida que ocorrer a vacinação dos profissionais da educação, uma vez que grande parte das crianças, apesar de não apresentarem complicações quando contaminadas com o coronavírus, convivem com idosos e outras pessoas do grupo de risco aos quais podem transmitir.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>Foi registrado pela Vereadora Joice Alvarenga Borges Carvalho – Joice Alvarenga, na 5ª Reunião Ordinária realizada em 12 de fevereiro de 2021, o envio à Vossa Excelência do seguinte pedido de informação: (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 _x000D_
 _x000D_
 	Solicito seja informado pelo Poder Executivo, através da Secretaria Competente, os motivos pelos quais, não estão sendo publicadas, no site da Prefeitura, as informações sobre as convocações do Concurso Público, como estavam sendo feitas até o mês de dezembro de 2020.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
@@ -5920,966 +5920,966 @@
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Flávio Martins da Silva - Flávio Martins, encaminha a V. Ex.ª cópia dos pedidos de providência de nº 911 a 940/2021/SCMF, que deram entrada na Reunião Ordinária, no dia 20/12/2021, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador José Geraldo da Cunha - Cabo Cunha, na 48ª Reunião da 19ª Legislatura desta Casa de Leis - Sessão Ordinária, realizada em 13/12/2021, o envio a Vossa Excelência do seguinte pedido de informação (ouvido em plenário, votado e aprovado), reiterando o Ofício nº 360/2021/SCMF:_x000D_
 _x000D_
 Que seja informado a este Vereador sobre a validade de todos os cursos on-line ofertados pelo Programa Interlegis. Seguem em anexo:_x000D_
 _x000D_
  -  cópia de e-mail enviado ao Sr. Luís Fernando Pires Machado - Coordenador-Geral do Interlegis - por parte da Auditora desta Casa Legislativa, Sra. Mariana Fátima Souza, juntamente com a respectiva resposta ao mesmo;_x000D_
 _x000D_
  - cópia da ata da Reunião Ordinária realizada no dia 13/10/2021, na qual fez uso da tribuna, de forma virtual, o Sr. Luís Fernando Pires Machado.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7052/oficio_no_0495.2021_retirando_o_plc_no_001.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7052/oficio_no_0495.2021_retirando_o_plc_no_001.2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 0495.2021 retirando o PLC nº 001.2021</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7051/convocacao.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7051/convocacao.pdf</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8696/portaria_no_01.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8696/portaria_no_01.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Anular a Eleição da Mesa Diretora ocorrida na sessão especial do dia 1º de janeiro de 2021.</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8697/portaria_no_02.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8697/portaria_no_02.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Revogar o ato que deferiu o requerimento apresentado pelo vereador Cid Corrêa Mesquita durante a sessão especial realizada no dia 1º de janeiro de 2021.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8698/portaria_no_03.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8698/portaria_no_03.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Clayton Alves Pimenta, para provimento do cargo de Assessor Jurídico Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8699/portaria_no_04.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8699/portaria_no_04.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Anular a Posse do Prefeito Municipal e da Vice-Prefeita ocorrida na sessão especial do dia 1º de janeiro de 2021, sob a Presidência do Vereador Juarez Eufrásio de Carvalho.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8700/portaria_no_05.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8700/portaria_no_05.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Marislene Daniela Trindade, para provimento do cargo de Assessora Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8701/portaria_no_06.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8701/portaria_no_06.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Matheus Afonso de Faria, para provimento do cargo de Assessor Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8702/portaria_no_07.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8702/portaria_no_07.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Vinícius Araújo Ferreira, para provimento do cargo de Assessor Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8703/portaria_no_08.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8703/portaria_no_08.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Cleverson Nascimento Lares do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8704/portaria_no_09.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8704/portaria_no_09.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Clayton Alves Pimenta do cargo em comissão de Assessor Jurídico Legislativo.</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8705/portaria_no_10.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8705/portaria_no_10.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Cleverson Nascimento Lares, para provimento do cargo de Assessor Jurídico Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8706/portaria_no_12.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8706/portaria_no_12.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Vanessa Pacheco Lima, para provimento do cargo de Assistente Judiciário Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8707/portaria_no_13.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8707/portaria_no_13.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Daniela Silva Arantes, para provimento do cargo de Assistente Judiciário Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8708/portaria_no_15.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8708/portaria_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinado que durante o período crítico de contágio da Pandemia da Covid-19, as Reuniões Ordinárias, ocorrerão às 15h00min. (quinze horas), nas segundas feiras, de forma presencial para os vereadores que não compõem o grupo de risco admitido pelo Ministério de Saúde ou que não apresentem nenhum sintoma gripal no dia da reunião.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8709/portaria_no_14.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8709/portaria_no_14.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Constituição, Justiça e Redação.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8710/portaria_no_15.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8710/portaria_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8711/portaria_no_16.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8711/portaria_no_16.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Serviços Públicos Municipais.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8712/portaria_no_17.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8712/portaria_no_17.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinado o retorno as atividades presenciais na Câmara Municipal de Formiga-MG, dos servidores que foram afastados no início da pandemia em virtude de seu enquadramento ao grupo de risco para agravamento da Covid-19, desde que não se encontrem em afastamento médico mediante apresentação de atestado, devendo serem observados os pressupostos do Decreto Municipal N° 8.643/2021</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8713/portaria_no_18.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8713/portaria_no_18.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinada a reabertura do plenário, nas Reuniões Ordinárias, Extraordinárias, Solenes e Especiais para o público e para a imprensa, no percentual de 25% da ocupação total de assentos do Plenário dessa Casa Legislativa.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8716/portaria_no_19.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8716/portaria_no_19.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder a servidora, MARIA CRISTINA LABELLA DE CARVALHO, Assistente Social do Legislativo, 30 (trinta) dias de férias prêmio, no período de 1º (primeiro) de fevereiro a 02 (dois) de março de 2021.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8717/portaria_no_20.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8717/portaria_no_20.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 15 e 17 de fevereiro de 2021, respectivamente véspera de Carnaval e Quarta-Feira de Cinzas nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8718/portaria_no_21.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8718/portaria_no_21.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 006/2021, que altera dispositivos da Lei nº 5.528/2020, que torna obrigatório o uso de máscaras pela população, em geral, na forma que menciona, durante o período de vigência da Situação de Emergência e/ou Calamidade em Saúde Pública em razão da pandemia do Novo Coronavírus, no Município de Formiga, e dá outras providências e na Emenda Modificativa nº 1, apresentada pelos autores da referido projeto.</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8719/portaria_no_22.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8719/portaria_no_22.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão Especial de Registro de Preços e nomear os seguintes servidores:_x000D_
 _x000D_
 Ederson dos Reis Morais - Presidente_x000D_
 Carlos Renato Brito Angeli - Relator_x000D_
 Marcelo Nogueira - Membro_x000D_
 _x000D_
 Suplentes:_x000D_
 _x000D_
 Antônio Carlos de Campos Júnior - Presidente_x000D_
 Magno Luiz Silva - Relator_x000D_
 Elisângela Garcia de Araújo - Membro</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8720/portaria_no_23.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8720/portaria_no_23.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos materiais constantes em almoxarifado, que refletem valores no Balanço Patrimonial do Município referente ao exercício de 2020, composta pelos seguintes membros:_x000D_
 _x000D_
 - Ederson dos Reis Morais - Presidente_x000D_
 - Antônio Carlos de Campos Júnior - Relator _x000D_
 - Marcelo Nogueira - Membro</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8721/portaria_no_24.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8721/portaria_no_24.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela Verificação da Execução dos Atos Potenciais constantes do Balanço Patrimonial do Município referente ao exercício de 2020, composta pelos seguintes membros:_x000D_
 _x000D_
 - Flávia Bernardo Barboza - Presidente_x000D_
 - Marcelo Nogueira - Relator _x000D_
 - Antônio Carlos de Campos Júnior - Membro</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8722/portaria_no_25.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8722/portaria_no_25.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos Valores Constantes do Passivo do Balanço Patrimonial do Município referente ao exercício de 2020, composta pelos seguintes membros:_x000D_
 _x000D_
 - Flávia Bernardo Barboza - Presidente_x000D_
 - Éderson dos Reis Morais - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8723/portaria_no_26.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8723/portaria_no_26.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos valores constantes em tesouraria, que refletem valores sintéticos no Balanço Patrimonial do Município referente ao exercício de 2020, composta pelos seguintes membros:_x000D_
 _x000D_
 - Antônio Carlos de Campos Júnior - Presidente_x000D_
 - Flávia Bernardo Barboza - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8724/portaria_no_27.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8724/portaria_no_27.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para compor a Comissão Permanente Inventariante do Patrimônio da Câmara Municipal de Formiga, Estado de Minas Gerais os seguintes servidores:_x000D_
 _x000D_
 - Ederson dos Reis Morais_x000D_
 - Antônio Carlos de Campos Júnior _x000D_
 - Marcelo Nogueira</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8725/portaria_no_28.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8725/portaria_no_28.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 002/2021, que institui no âmbito do Município de Formiga a Comenda Médico e Cientista Oswaldo Cruz e dá outras providências. _x000D_
 Art. 2º A comissão será composta pelos vereadores:_x000D_
 _x000D_
 Luiz Carlos Estevão - Luiz Carlos Tocão - Presidente_x000D_
 Luciano Márcio de Oliveira - Luciano do Gás - Relator_x000D_
 Francisco Pedro de Carvalho - Tião do Preto - Membro</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8726/portaria_no_29.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8726/portaria_no_29.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinado o fechamento do plenário dessa Casa Legislativa, nas Reuniões Ordinárias, Extraordinárias, Solenes e Especiais para o público em geral.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8727/portaria_no_30.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8727/portaria_no_30.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° As Reuniões Ordinárias, Extraordinárias e Especiais serão realizadas de forma remota e transmitidas virtualmente com os vereadores em recinto que não seja a sede do Poder Legislativo.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8728/portaria_no_31.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8728/portaria_no_31.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica vetado a qualquer servidor dessa Casa Legislativa, exceto ao motorista do legislativo e aos assessores parlamentares, transportar em carro oficial ou exercer a função de motorista para qualquer vereador/servidor.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8729/portaria_no_32.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8729/portaria_no_32.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinada a criação da Comissão Especial de Saúde, da Câmara Municipal de Formiga-MG, constituída para emitir parecer sobre as matérias relacionadas à pandemia da Covid-19.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8730/portaria_no_33.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8730/portaria_no_33.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinada a suspensão das atividades presenciais, na Câmara Municipal de Formiga, nos dias 29,30,31/03, devendo os servidores/estagiários exerce-las remotamente “home office”.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8731/portaria_no_34.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8731/portaria_no_34.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 23/2021, que dispõe sobre a obrigação do Poder Executivo Municipal realizar as medidas sanitárias preventivas contra o novo coronavírus (Covid-19) que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8732/portaria_no_35.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8732/portaria_no_35.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma Comissão Especial para compor o Órgão de Defesa dos Direitos Humanos, prevista no art. 5º da Lei nº 3.904, de 27 de setembro de 2006.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8733/portaria_no_36.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8733/portaria_no_36.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 97-A do Regimento Interno desta Casa Legislativa, uma Comissão de Participação Popular.</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8734/portaria_no_37.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8734/portaria_no_37.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 1/2021, que reconhece a prática de atividades e exercícios físicos como essenciais para a população de Formiga/MG em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 3/2021, que reconhece a atividade religiosa como essencial para a população de Formiga/MG em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8736/portaria_no_39.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8736/portaria_no_39.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinado o retorno das reuniões presenciais na Câmara Municipal de Formiga-MG, de forma presencial para os vereadores que não compõem o grupo de risco admitido pelo Ministério de Saúde ou que não apresentem nenhum sintoma gripal no dia da reunião.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8737/portaria_no_40.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8737/portaria_no_40.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 049/2021, que autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8738/portaria_no_41.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8738/portaria_no_41.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica decretado ponto facultativo na Câmara Municipal de Formiga, o dia 19 de abril de 2021, em virtude do falecimento do nobre Vereador Francisco Pedro de Carvalho “Tião do Preto”.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8739/portaria_no_42.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8739/portaria_no_42.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica remarcada a Reunião Ordinária que ocorreria na segunda-feira, dia 19/04/2021, para o dia 22/04/2021, às 15 hrs no plenário dessa Casa Legislativa.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8740/portaria_no_43.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8740/portaria_no_43.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 38/2021, que dispõe sobre a obrigatoriedade da publicação diária de lista de todos os vacinados contra Covid-19 no Município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8741/portaria_no_44.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8741/portaria_no_44.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica determinado o retorno as atividades presenciais na Câmara Municipal de Formiga-MG, dos servidores que foram afastados em virtude de seu enquadramento ao grupo de risco para agravamento da Covid-19, desde que não se encontrem em afastamento médico mediante apresentação de atestado, devendo serem observados os pressupostos do Decreto Municipal N° 8.643/2021</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8742/portaria_no_45.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8742/portaria_no_45.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Sandra Regina Mosquito, para provimento do cargo de Assessora Parlamentar</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8743/portaria_no_46.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8743/portaria_no_46.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Vereadora Osânia Iraci da Silva - Osânia Silva para integrar às Comissões Permanentes da Câmara Municipal de Formiga, em substituição ao vereador Francisco Pedro de Carvalho - Tião do Preto.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8744/portaria_no_47.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8744/portaria_no_47.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 068/2021, que institui multa para a prática de fraude à ordem de preferência de imunização contra a Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8745/portaria_no_48.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8745/portaria_no_48.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 060/2021, que concede prioridade à mulher vítima de violência doméstica para aquisição de moradia popular disponibilizada no programa habitacional do Município e dá outras providências.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8746/portaria_no_49.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8746/portaria_no_49.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor, José Carlos de Campos, Atendente do Legislativo, 30 (trinta) dias de férias prêmio, no período de 24 (vinte e quatro) de maio a 22 (vinte e dois) de junho de 2021.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 04 de junho de 2021, sexta-feira, após o feriado 03 de junho, quinta-feira, Dia de Corpus Christi, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8748/portaria_no_51.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8748/portaria_no_51.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Emenda à Lei Orgânica nº 001/2021, altera a redação de dispositivo da Lei Orgânica do Município de Formiga.</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8749/portaria_no_52.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8749/portaria_no_52.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 107/2021, que dispõe sobre a gratuidade no uso do transporte coletivo público urbano e rural aos maiores de 65 (sessenta e cinco) anos, no Município de Formiga/MG.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8750/portaria_no_53.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8750/portaria_no_53.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 31/2021, que institui o sistema para a gestão sustentável de resíduos da construção civil e volumosos no Município de Formiga, voltado a facilitação da correta disposição, ao disciplinamento dos fluxos e dos agentes envolvidos e a destinação adequada dos resíduos da construção civil, gerados no município.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8751/portaria_no_54.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8751/portaria_no_54.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor, José Carlos de Campos, Atendente do Legislativo, 30 (trinta) dias de férias prêmio, no período de 12 (doze) de julho a 10 (dez) de agosto de 2021.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8752/portaria_no_55.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8752/portaria_no_55.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 086/2021, que autoriza o Poder Executivo a abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8753/portaria_no_56.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8753/portaria_no_56.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Suspender o atendimento presencial na Câmara Municipal de Formiga-MG, pelo período de 19 a 30/07/21.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8754/portaria_no_57.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8754/portaria_no_57.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica revogada a Portaria n° 56/2021._x000D_
 Art. 2° Casos omissos serão decididos pelo Presidente da Câmara e da Mesa Diretora.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8755/portaria_no_58.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8755/portaria_no_58.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Míriam Mara Mendonça do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8756/portaria_no_59.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8756/portaria_no_59.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 106/2021, que dispõe sobre os assentos preferenciais nos veículos de transporte público coletivo do município de Formiga/MG.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8757/portaria_no_60.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8757/portaria_no_60.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 113/2021, que autoriza o Poder Executivo a implantar pontos de coleta de lixo residencial na zona rural e dá outras providências.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8758/portaria_no_61.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8758/portaria_no_61.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 126/2021, que autoriza o Poder Executivo a Subsidiar a Concessão do Transporte Coletivo Municipal dá outras providências.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8759/portaria_no_62.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8759/portaria_no_62.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 131/2021, que altera dispositivo da Lei nº 5.612, de 28 de abril de 2021, que institui Auxílio Emergencial municipal para pessoas em situação de vulnerabilidade social agravada pela pandemia da Covid-19, e dá outras providências.</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8760/portaria_no_63.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8760/portaria_no_63.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 024/2021, que autoriza o Chefe do Poder Executivo Municipal a outorgar Permissão de Uso de imóvel de propriedade do Município de Formiga ao Centro Comunitário de Ponte Vila.</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8761/portaria_no_64.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8761/portaria_no_64.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 112/2021, que institui o “Projeto Calçada Limpa” no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8762/portaria_no_65.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8762/portaria_no_65.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Emenda à Lei Orgânica nº 002/2021, revoga o art. 192 da Lei Orgânica do Município de Formiga, dispositivo que trata da fixação das tarifas dos serviços de transporte coletivo de passageiros.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8763/portaria_no_66.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8763/portaria_no_66.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Substitutivo ao Projeto de Lei nº 128/2021, que altera a Lei nº 4.139, de 5 de janeiro de 2009, que dispõe sobre a criação do Conselho Municipal de Turismo, bem como do Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8764/portaria_no_67.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8764/portaria_no_67.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 06 de setembro de 2021, segunda-feira, véspera do feriado da Independência do Brasil, na Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8765/portaria_no_68.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8765/portaria_no_68.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a Reunião Ordinária do dia 06 de setembro de 2021, segunda-feira, para o dia 08 de setembro de 2021, quarta-feira, às 15 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8766/portaria_no_69.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8766/portaria_no_69.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora, Maria Cristina Labella de Carvalho, Assistente Social do Legislativo, 30 (trinta) dias de férias prêmio, no período de 21 (vinte e um) de julho a 19 (dezenove) de agosto de 2021.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8767/portaria_no_70.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8767/portaria_no_70.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 124/2021, que institui prazo para a Prefeitura proceder à reparação de danos ou defeitos em pavimentos de vias públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8768/portaria_no_71.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8768/portaria_no_71.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Fica autorizada a entrada/permanência da população ao Plenário dessa Casa Legislativa, na capacidade de 50%.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8769/portaria_no_72.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8769/portaria_no_72.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Substitutivo ao Projeto de Lei nº 78/2021, que altera dispositivos da Lei nº 3.848, de 22 de junho de 2006, que dispõe sobre critérios para denominação de vias, próprios municipais e logradouros públicos do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8770/portaria_no_73.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8770/portaria_no_73.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 131/2021, que altera dispositivo da Lei nº 5.612, de 28 de abril de 2021, que institui Auxílio Emergencial municipal para pessoas em situação de vulnerabilidade social agravada pela pandemia da Covid-19, e dá outras providências.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8771/portaria_no_74.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8771/portaria_no_74.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 112/2021, que institui o “Projeto Calçada Limpa” no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8772/portaria_no_75.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8772/portaria_no_75.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 37/2021, que dispõe sobre garantia de prioridade de vaga em creche ou centro de educação infantil para criança filha ou filho de mulher vítima de violência doméstica, no município de Formiga/MG.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8773/portaria_no_76.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8773/portaria_no_76.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 145/2021, que dispõe sobre proibição de instalação do aparelho de raio X que menciona em local diverso da UPA de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8774/portaria_no_77.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8774/portaria_no_77.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 180/2021, que autoriza a criação do banco de leite materno no município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8775/portaria_no_78.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8775/portaria_no_78.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 129/2021, que determina a padronização da construção e instalação de mata burros, faz referência a construção de barraginhas nas estradas de terra no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8776/portaria_no_79.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8776/portaria_no_79.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre os seguintes projetos: Projeto de Lei nº 101/2021, que autoriza abertura de crédito suplementar e dá outras providências e o Projeto de Lei nº 102/2021, que autoriza o Poder Executivo a abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8777/portaria_no_80.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8777/portaria_no_80.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 11 de outubro de 2021, segunda-feira, véspera do feriado de Nossa Senhora Aparecida, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8778/portaria_no_81.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8778/portaria_no_81.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a Reunião Ordinária do dia 11 de outubro de 2021, segunda-feira, para o dia 13 de outubro de 2021, quarta-feira, às 15 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8779/portaria_no_82.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8779/portaria_no_82.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto Parcial ao Projeto de Lei nº 124/2021, que institui prazo para a Prefeitura proceder à reparação de danos ou defeitos em pavimentos de vias públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8780/portaria_no_83.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8780/portaria_no_83.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 205/2021, que dispõe sobre a obrigatoriedade da divulgação da lista de ruas, em ordem prioritária, para execução de pavimentação e calçamento.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8781/portaria_no_84.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8781/portaria_no_84.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a Reunião Ordinária do dia 1º de novembro de 2021, segunda-feira, para o dia 03 de novembro de 2021, quarta-feira, às 15 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8782/portaria_no_85.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8782/portaria_no_85.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 1º de novembro de 2021, segunda-feira em virtude do Dia do Servidor Público, comemorado no dia 28 de outubro, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8783/portaria_no_86.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8783/portaria_no_86.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 197/2021, que dispõe sobre o Programa “Fazendo Arte” no Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8784/portaria_no_87.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8784/portaria_no_87.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Técnica de Avaliação do Processo Licitatório nº 010/2021, Pregão nº 009/2021, que tem por objeto a contratação de pessoa jurídica para prestação de serviços de tecnologia da informação, por meio de licenciamento e locação de sistemas integrados de gestão pública em ambiente WEB (computação em nuvem), incluindo os serviços de implantação do sistema, conversão de dados pré-existentes, migração, atualização, manutenção, treinamento, assessoria, suporte e atendimento técnico, compreendendo os seguintes módulos: Contabilidade Pública; Tesouraria; Recursos Humanos; Compras, Licitações e Contratos; Patrimônio; Almoxarifado; Frota; Portal de Transparência Pública; Controle Interno; Atendimento ao Servidor Municipal e Atendimento ao E-Social.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8785/portaria_no_88.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8785/portaria_no_88.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1° Reabrir ao público o Plenário da Câmara Municipal de Formiga-MG, para a sua capacidade total, ou seja, 100% de sua ocupação.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8786/portaria_no_89.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8786/portaria_no_89.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial com a finalidade de estudar e exarar parecer ao Projeto de Decreto Legislativo nº 2/2021, que concede títulos de Cidadania Honorária e Medalhas de Honra ao Mérito e dá outras providências.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8787/portaria_no_90.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8787/portaria_no_90.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão de Avaliação de Desempenho - CAD, para aplicar o Sistema de Avaliação Especial de Desempenho dos Servidores para fins de Progressão Salarial - SAEDSPS e aferir a aptidão e a capacidade de todos os servidores da Câmara Municipal de Formiga para obtenção da progressão salarial.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8788/portaria_no_91.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8788/portaria_no_91.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Institui a Comissão Permanente de Licitação da Câmara Municipal de Formiga, atendendo ao disposto na Lei Federal nº 8.666/93 e suas alterações.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8789/portaria_no_92.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8789/portaria_no_92.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar os servidores abaixo, para responder pela função de Pregoeiro, nos processos licitatórios da modalidade pregão:_x000D_
 _x000D_
 - Flávia Tereza da Silva_x000D_
 - Marco Aurélio Almeida</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8790/portaria_no_93.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8790/portaria_no_93.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 23, 24, 30 e 31 de dezembro de 2021, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8791/portaria_no_94.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8791/portaria_no_94.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar que o expediente da Câmara Municipal no dia 29/12 (quarta-feira), será das 07h às 15h.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8792/portaria_no_95.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8792/portaria_no_95.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Daniela Silva Arantes Juventino do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8793/portaria_no_96.2021.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8793/portaria_no_96.2021.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Cleverson Nascimento Lares do cargo em comissão de Assessor Jurídico Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7186,67 +7186,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_de_lei_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_de_lei_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_de_lei_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_de_lei_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_de_lei_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7066/projeto_de_lei_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto_de_lei_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7068/projeto_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7083/projeto_de_lei_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto_de_lei_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_no_57.2021_rotated.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto_de_lei_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7071/projeto_de_lei_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7072/projeto_de_lei_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_no_067.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_no_068.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_no_069.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_no_070.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_no_071.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_no_072.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_no_073.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto_de_lei_no_074.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_075.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_076.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_077.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_078.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_no_079.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto_de_lei_no_080.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7075/projeto_de_lei_no_081.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_lei_no_082.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2138/projeto_de_lei_no_083.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2139/projeto_de_lei_no_084.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_no_085.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7076/projeto_de_lei_no_086.2021_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_de_lei_no_087.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_no_088.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_no_089.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_no_090.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_091.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_092.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_no_093.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_094.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2141/projeto_de_lei_no_095.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_096.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2142/projeto_de_lei_no_097.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_no_098.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_no_099.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2143/projeto_de_lei_no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_104.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_106.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_de_lei_no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_no_113.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_no_114.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_no_115.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_de_lei_no_116.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_de_lei_no_117.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_no_118.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7077/projeto_de_lei_no_119.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_no_120.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_no_121.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_no_122.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_123.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_no_124.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_no_125.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_no_126.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_127.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_no_129.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_no_130.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_no_131.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2157/projeto_de_lei_no_132.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_no_133.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_no_134.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_no_135.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_lei_no_136.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_no_137.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_no_138.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_no_139.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_no_140.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_no_141.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/projeto_de_lei_no_142.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_no_143.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_no_144.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_de_lei_no_145.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_lei_no_146.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_147.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_148.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_149.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_150.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_no_151.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_no_152.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_no_153.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_no_154.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_no_155.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_156.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/projeto_de_lei_no_157.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/projeto_de_lei_no_158.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/projeto_de_lei_no_159.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_lei_no_160.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/projeto_de_lei_no_161.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_162.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_163.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_164.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_165.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_166.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_167.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_no_168.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_no_169.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_170.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_171.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_172.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_173.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_no_174.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_175.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_176.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_no_177.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_178.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_179.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_180.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_no_181.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_no_182.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/projeto_de_lei_no_183.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_184.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_185.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_186.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/projeto_de_lei_no_187.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_no_188.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_189.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_190.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_191.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_192.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_193.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_no_194.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_no_195.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7078/projeto_de_lei_no_196.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/projeto_de_lei_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/projeto_de_lei_no_198.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/projeto_de_lei_no_199.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_200.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_201.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_202.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_lei_no_203.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_lei_no_204.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_205.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_206.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_207.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_208.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/projeto_de_lei_no_209.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/projeto_de_lei_no_210.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_211.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_212.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_no_213.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_214.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_215.2021_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_216.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_217.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_218.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_219.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/projeto_de_lei_no_220.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7079/projeto_de_lei_no_221.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_222.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_lei_no_223.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_224.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_225.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/projeto_de_lei_no_226.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/projeto_de_lei_no_227.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_no_228.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_229.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_lei_no_230.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_231.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7080/projeto_de_lei_no_232.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2162/projeto_de_lei_no_233.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_no_234.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_no_235.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_236.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_237.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_no_238.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7081/projeto_de_lei_no_239.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7082/projeto_de_lei_no_240.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_no_241.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_no_242.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_no_243.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_no_244.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_no_245.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_no_246.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_no_247.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_248.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/projeto_de_lei_no_249.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_no_250.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_251.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_no_252.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7042/projeto_de_lei_complementar_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7043/projeto_de_lei_complementar_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7044/projeto_de_lei_complementar_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7048/projeto_de_lei_complemntar_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7045/projeto_de_lei_complementar_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7046/projeto_de_lei_complementar_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto_lei_complementar_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto_de_lei_complementar_no_8.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7053/projeto_de_decreto_legislativo_no_1.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7054/projeto_de_decreto_legislativo_no_2.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto_de_resolucao_001.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7059/projeto_de_resolucao_no_2.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7330/emenda_aditiva_no_1_ao_projeto_de_lei_no_7.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7331/emenda_modificativa_ao_pl_013.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7394/emenda_substitutiva.aditiva.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7332/emenda_aditiva_ao_pl_011.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7333/emenda_aditiva_ao_pl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7334/emenda_modificativa_ao_pl_006.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7335/emenda_modificativa_ao_pl_23.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7336/emendas_ao_pl_28.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7337/emendas_ao_pl_31.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7395/emendas_ao_pl_31.2021_rotated.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7338/emenda_ao_pl_6.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7339/emenda_aditiva_ao_pl_32.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7340/emenda_ao_pl_7.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7341/emenda_substitutiva_ao_pl_7.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7342/emenda_aditiva.modificativa_ao_pl_36.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7343/emenda_aditiva_no_1_ao_pl_38.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7344/emenda_modificativa_ao_pl_48.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7345/emenda_aditiva_ao_pl_48.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7346/emenda_supressiva_no_1_ao_pl_no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7347/emenda_modificativa_ao_projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7348/emendas_ao_projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7349/emenda-aditiva-ao-pl-48.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7350/emenda-modificativa-ao-pl-48.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7351/emenda-modificativa-no-2-ao-pl-48.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7352/emenda_supressiva-modificativa_no_1_ao_plc_3.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7353/emenda_modificativa-aditiva_no_1_ao_pl_79.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7354/emenda_aditiva_no_1_ao_pl_87.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7355/emenda_aditiva_no_1_ao_pl_60.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7356/emenda_substitutiva_no_1_ao_pl_78.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7357/projeto_de_emenda_a_lom_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7358/emendas_substitutivas_ao_pl_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7359/emenda_modifitiva_ao_projeto_de_lei_no_092.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7360/emenda_aditivia_no_1_ao_projeto_de_emenda_da_lom_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7361/emenda_modificativa_no_1_ao_pl_89.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7362/emenda_modificativa_no_2_ao_pl_108.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7363/emenda_modificativa_no_1_ao_pl_109.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7364/emenda_ao_projeto_de_emenda_a_lei_organica_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7365/emenda_modificativa_no_1_ao_subst._ao_pl_78.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7366/emenda_modificativa_ao_pl_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7367/emenda_aditiva_no_1_ao_pl_no_139.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7368/emenda_aditiva_no_2_ao_pl_no_139.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7369/subemenda_modificativa_no_1_a_emenda_aditiva_no_2_ao_pl_139.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7370/emenda_aditiva_no_3_ao_pl_139.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7371/emenda_supressiva_no_1_ao_pl_138.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7372/emenda_aditiva_no_1_ao_pl_102.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7373/emenda_aditiva_no_1_ao_pl_101.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7374/emenda_aditiva.modificativa_no_1_ao_pl_156.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7375/emenda_aditiva_no_1_ao_pl_153.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7376/emenda_modificativa_ao_pl_150.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7377/projeto_de_emenda_a_lei_organica_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7378/emenda_aditiva_no_1_ao_pl_176.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7379/emenda_aditiva-modificativa_no_1_ao_pl_188.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7380/emenda_aditiva-modificativa_no_1_ao_pl_192.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7381/emenda_modificativa_ao_pl_203.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7382/emenda_modificativa-supressiva_no_1_ao_pl_no_180.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7383/emenda_modificaitva_no_1_ao_pl_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7384/emenda_modificativa.aditiva_no_1_ao_pl_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7385/emenda_supressiva_no_2_ao_pl_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7386/emenda_supressiva_ao_plc_007.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7387/emenda_supressiva.aditiva_ao_plc_003.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7388/emenda_modificativa.aditiva_no_1_ao_pl_239.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7389/emenda_aditiva_no_1_ao_pl_239.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7390/emenda_modificativa_no_1_ao_pl_243.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7391/emenda_modificativa_no_2_ao_pl_243.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7392/emenda_aditiva_no_3_ao_pl_237.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7393/emenda_aditiva_no_2_ao_pl_237.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7062/substitutivo_ao_projeto_de_lei_no_078.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7063/substitutivo_ao_projeto_de_lei_no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7064/substitutivo_ao_projeto_de_lei_no_177.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7065/substitutivo_ao_projeto_de_lei_no_249.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7060/substitutivo_ao_projeto_de_lei_complementar_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7061/substitutivo_ao_projeto_de_lei_complementar_no_8.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7055/requerimento_no_48.2021-retira_a_emenda_modificativa.supressiva.aditiva_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7057/requerimento_retirando_o_pl_no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7056/requerimento_no_90.2021_retira_o_pl_89.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7050/2o_relatorio_parcial_da_comissao_especial_de_saude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7052/oficio_no_0495.2021_retirando_o_plc_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7051/convocacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8696/portaria_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8697/portaria_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8698/portaria_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8699/portaria_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8700/portaria_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8701/portaria_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8702/portaria_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8703/portaria_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8704/portaria_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8705/portaria_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8706/portaria_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8707/portaria_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8708/portaria_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8709/portaria_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8710/portaria_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8711/portaria_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8712/portaria_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8713/portaria_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8716/portaria_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8717/portaria_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8718/portaria_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8719/portaria_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8720/portaria_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8721/portaria_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8722/portaria_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8723/portaria_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8724/portaria_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8725/portaria_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8726/portaria_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8727/portaria_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8728/portaria_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8729/portaria_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8730/portaria_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8731/portaria_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8732/portaria_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8733/portaria_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8734/portaria_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8736/portaria_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8737/portaria_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8738/portaria_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8739/portaria_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8740/portaria_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8741/portaria_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8742/portaria_no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8743/portaria_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8744/portaria_no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8745/portaria_no_48.2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8746/portaria_no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8748/portaria_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8749/portaria_no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8750/portaria_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8751/portaria_no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8752/portaria_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8753/portaria_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8754/portaria_no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8755/portaria_no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8756/portaria_no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8757/portaria_no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8758/portaria_no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8759/portaria_no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8760/portaria_no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8761/portaria_no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8762/portaria_no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8763/portaria_no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8764/portaria_no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8765/portaria_no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8766/portaria_no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8767/portaria_no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8768/portaria_no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8769/portaria_no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8770/portaria_no_73.2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8771/portaria_no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8772/portaria_no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8773/portaria_no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8774/portaria_no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8775/portaria_no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8776/portaria_no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8777/portaria_no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8778/portaria_no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8779/portaria_no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8780/portaria_no_83.2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8781/portaria_no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8782/portaria_no_85.2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8783/portaria_no_86.2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8784/portaria_no_87.2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8785/portaria_no_88.2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8786/portaria_no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8787/portaria_no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8788/portaria_no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8789/portaria_no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8790/portaria_no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8791/portaria_no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8792/portaria_no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8793/portaria_no_96.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/projeto_de_lei_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/projeto_de_lei_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/projeto_de_lei_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/projeto_de_lei_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/projeto_de_lei_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1518/projeto_de_lei_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1529/projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1519/projeto_de_lei_no_009.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1530/projeto_de_lei_no_010.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1531/projeto_de_lei_no_011.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1532/projeto_de_lei_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1533/projeto_de_lei_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1520/projeto_de_lei_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1521/projeto_de_lei_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1522/projeto_de_lei_no_016.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1523/projeto_de_lei_no_017.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1524/projeto_de_lei_no_018.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1525/projeto_de_lei_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1526/projeto_de_lei_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1527/projeto_de_lei_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1528/projeto_de_lei_no_022.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2092/projeto_de_lei_no_023.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2093/projeto_de_lei_no_024.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2094/projeto_de_lei_no_025.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7066/projeto_de_lei_no_026.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/694/projeto_de_lei_no_027.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2095/projeto_de_lei_no_028.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7067/projeto_de_lei_no_029.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7068/projeto_de_lei_no_030.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_031.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2097/projeto_de_lei_no_032.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2098/projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2099/projeto_de_lei_no_034.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7083/projeto_de_lei_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2116/projeto_de_lei_no_036.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2100/projeto_de_lei_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/projeto_de_lei_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/projeto_de_lei_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/projeto_de_lei_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_042.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_043.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2107/projeto_de_lei_no_044.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_no_045.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2109/projeto_de_lei_no_046.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2110/projeto_de_lei_no_047.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2111/projeto_de_lei_no_048.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_049.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7069/projeto_de_lei_no_050.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_051.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2114/projeto_de_lei_no_052.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2115/projeto_de_lei_no_053.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2117/projeto_de_lei_no_054.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2119/projeto_de_lei_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2120/projeto_de_lei_no_57.2021_rotated.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2121/projeto_de_lei_no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_no_060.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7070/projeto_de_lei_no_061.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7071/projeto_de_lei_no_062.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_no_063.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2129/projeto_de_lei_no_064.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_no_065.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7072/projeto_de_lei_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_no_067.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2130/projeto_de_lei_no_068.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2127/projeto_de_lei_no_069.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2128/projeto_de_lei_no_070.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1534/projeto_de_lei_no_071.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1535/projeto_de_lei_no_072.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1536/projeto_de_lei_no_073.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7073/projeto_de_lei_no_074.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1537/projeto_de_lei_no_075.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/projeto_de_lei_no_076.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/projeto_de_lei_no_077.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_078.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/projeto_de_lei_no_079.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7074/projeto_de_lei_no_080.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7075/projeto_de_lei_no_081.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/projeto_de_lei_no_082.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2138/projeto_de_lei_no_083.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2139/projeto_de_lei_no_084.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2140/projeto_de_lei_no_085.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7076/projeto_de_lei_no_086.2021_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/projeto_de_lei_no_087.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/projeto_de_lei_no_088.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/projeto_de_lei_no_089.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/projeto_de_lei_no_090.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/projeto_de_lei_no_091.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/projeto_de_lei_no_092.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/projeto_de_lei_no_093.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/projeto_de_lei_no_094.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2141/projeto_de_lei_no_095.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/projeto_de_lei_no_096.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2142/projeto_de_lei_no_097.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/projeto_de_lei_no_098.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/projeto_de_lei_no_099.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/projeto_de_lei_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/projeto_de_lei_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/projeto_de_lei_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2143/projeto_de_lei_no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/projeto_de_lei_no_104.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/projeto_de_lei_no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/projeto_de_lei_no_106.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/projeto_de_lei_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/projeto_de_lei_no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/projeto_de_lei_no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/681/projeto_de_lei_no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/projeto_de_lei_no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_no_113.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_no_114.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2147/projeto_de_lei_no_115.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/projeto_de_lei_no_116.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/projeto_de_lei_no_117.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2148/projeto_de_lei_no_118.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7077/projeto_de_lei_no_119.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2149/projeto_de_lei_no_120.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2150/projeto_de_lei_no_121.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/projeto_de_lei_no_122.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_123.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/projeto_de_lei_no_124.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_no_125.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2153/projeto_de_lei_no_126.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2154/projeto_de_lei_no_127.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2155/projeto_de_lei_no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2156/projeto_de_lei_no_129.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/projeto_de_lei_no_130.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/projeto_de_lei_no_131.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2157/projeto_de_lei_no_132.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_no_133.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_no_134.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_no_135.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/projeto_de_lei_no_136.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/projeto_de_lei_no_137.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/projeto_de_lei_no_138.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/projeto_de_lei_no_139.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/projeto_de_lei_no_140.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/projeto_de_lei_no_141.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/projeto_de_lei_no_142.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/projeto_de_lei_no_143.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/projeto_de_lei_no_144.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/projeto_de_lei_no_145.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/projeto_de_lei_no_146.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/projeto_de_lei_no_147.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/projeto_de_lei_no_148.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/projeto_de_lei_no_149.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/projeto_de_lei_no_150.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/projeto_de_lei_no_151.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/projeto_de_lei_no_152.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/projeto_de_lei_no_153.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/projeto_de_lei_no_154.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/projeto_de_lei_no_155.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/projeto_de_lei_no_156.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/projeto_de_lei_no_157.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/projeto_de_lei_no_158.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/projeto_de_lei_no_159.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/projeto_de_lei_no_160.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/projeto_de_lei_no_161.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/projeto_de_lei_no_162.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/projeto_de_lei_no_163.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/projeto_de_lei_no_164.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/projeto_de_lei_no_165.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/projeto_de_lei_no_166.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/projeto_de_lei_no_167.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/projeto_de_lei_no_168.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/projeto_de_lei_no_169.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/projeto_de_lei_no_170.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_no_171.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/projeto_de_lei_no_172.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/projeto_de_lei_no_173.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/projeto_de_lei_no_174.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_no_175.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei_no_176.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/projeto_de_lei_no_177.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/projeto_de_lei_no_178.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_no_179.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/projeto_de_lei_no_180.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/projeto_de_lei_no_181.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/projeto_de_lei_no_182.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1612/projeto_de_lei_no_183.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/projeto_de_lei_no_184.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/projeto_de_lei_no_185.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/projeto_de_lei_no_186.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/projeto_de_lei_no_187.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/projeto_de_lei_no_188.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/projeto_de_lei_no_189.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/projeto_de_lei_no_190.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/projeto_de_lei_no_191.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/projeto_de_lei_no_192.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/projeto_de_lei_no_193.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/projeto_de_lei_no_194.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/projeto_de_lei_no_195.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7078/projeto_de_lei_no_196.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/projeto_de_lei_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/projeto_de_lei_no_198.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1651/projeto_de_lei_no_199.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1652/projeto_de_lei_no_200.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1653/projeto_de_lei_no_201.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1654/projeto_de_lei_no_202.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/projeto_de_lei_no_203.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/projeto_de_lei_no_204.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1655/projeto_de_lei_no_205.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/projeto_de_lei_no_206.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/projeto_de_lei_no_207.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/projeto_de_lei_no_208.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/projeto_de_lei_no_209.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/projeto_de_lei_no_210.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/projeto_de_lei_no_211.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/projeto_de_lei_no_212.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/projeto_de_lei_no_213.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/projeto_de_lei_no_214.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/projeto_de_lei_no_215.2021_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/projeto_de_lei_no_216.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/projeto_de_lei_no_217.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/projeto_de_lei_no_218.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/projeto_de_lei_no_219.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/projeto_de_lei_no_220.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7079/projeto_de_lei_no_221.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_222.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/projeto_de_lei_no_223.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/projeto_de_lei_no_224.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/projeto_de_lei_no_225.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/projeto_de_lei_no_226.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/projeto_de_lei_no_227.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/projeto_de_lei_no_228.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1669/projeto_de_lei_no_229.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1670/projeto_de_lei_no_230.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1671/projeto_de_lei_no_231.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7080/projeto_de_lei_no_232.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2162/projeto_de_lei_no_233.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_no_234.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2173/projeto_de_lei_no_235.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_236.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_237.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2166/projeto_de_lei_no_238.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7081/projeto_de_lei_no_239.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7082/projeto_de_lei_no_240.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2174/projeto_de_lei_no_241.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2167/projeto_de_lei_no_242.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2168/projeto_de_lei_no_243.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/projeto_de_lei_no_244.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_no_245.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2171/projeto_de_lei_no_246.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/2172/projeto_de_lei_no_247.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1672/projeto_de_lei_no_248.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1673/projeto_de_lei_no_249.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1674/projeto_de_lei_no_250.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1675/projeto_de_lei_no_251.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/1676/projeto_de_lei_no_252.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7042/projeto_de_lei_complementar_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7043/projeto_de_lei_complementar_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7044/projeto_de_lei_complementar_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7048/projeto_de_lei_complemntar_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7045/projeto_de_lei_complementar_no_005.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7046/projeto_de_lei_complementar_no_006.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7049/projeto_lei_complementar_no_007.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7047/projeto_de_lei_complementar_no_8.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7053/projeto_de_decreto_legislativo_no_1.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7054/projeto_de_decreto_legislativo_no_2.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7058/projeto_de_resolucao_001.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7059/projeto_de_resolucao_no_2.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7330/emenda_aditiva_no_1_ao_projeto_de_lei_no_7.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7331/emenda_modificativa_ao_pl_013.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7394/emenda_substitutiva.aditiva.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7332/emenda_aditiva_ao_pl_011.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7333/emenda_aditiva_ao_pl_007.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7334/emenda_modificativa_ao_pl_006.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7335/emenda_modificativa_ao_pl_23.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7336/emendas_ao_pl_28.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7337/emendas_ao_pl_31.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7395/emendas_ao_pl_31.2021_rotated.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7338/emenda_ao_pl_6.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7339/emenda_aditiva_ao_pl_32.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7340/emenda_ao_pl_7.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7341/emenda_substitutiva_ao_pl_7.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7342/emenda_aditiva.modificativa_ao_pl_36.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7343/emenda_aditiva_no_1_ao_pl_38.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7344/emenda_modificativa_ao_pl_48.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7345/emenda_aditiva_ao_pl_48.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7346/emenda_supressiva_no_1_ao_pl_no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7347/emenda_modificativa_ao_projeto_de_lei_no_033.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7348/emendas_ao_projeto_de_lei_no_008.2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7349/emenda-aditiva-ao-pl-48.2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7350/emenda-modificativa-ao-pl-48.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7351/emenda-modificativa-no-2-ao-pl-48.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7352/emenda_supressiva-modificativa_no_1_ao_plc_3.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7353/emenda_modificativa-aditiva_no_1_ao_pl_79.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7354/emenda_aditiva_no_1_ao_pl_87.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7355/emenda_aditiva_no_1_ao_pl_60.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7356/emenda_substitutiva_no_1_ao_pl_78.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7357/projeto_de_emenda_a_lom_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7358/emendas_substitutivas_ao_pl_no_066.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7359/emenda_modifitiva_ao_projeto_de_lei_no_092.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7360/emenda_aditivia_no_1_ao_projeto_de_emenda_da_lom_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7361/emenda_modificativa_no_1_ao_pl_89.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7362/emenda_modificativa_no_2_ao_pl_108.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7363/emenda_modificativa_no_1_ao_pl_109.2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7364/emenda_ao_projeto_de_emenda_a_lei_organica_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7365/emenda_modificativa_no_1_ao_subst._ao_pl_78.2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7366/emenda_modificativa_ao_pl_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7367/emenda_aditiva_no_1_ao_pl_no_139.2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7368/emenda_aditiva_no_2_ao_pl_no_139.2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7369/subemenda_modificativa_no_1_a_emenda_aditiva_no_2_ao_pl_139.2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7370/emenda_aditiva_no_3_ao_pl_139.2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7371/emenda_supressiva_no_1_ao_pl_138.2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7372/emenda_aditiva_no_1_ao_pl_102.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7373/emenda_aditiva_no_1_ao_pl_101.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7374/emenda_aditiva.modificativa_no_1_ao_pl_156.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7375/emenda_aditiva_no_1_ao_pl_153.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7376/emenda_modificativa_ao_pl_150.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7377/projeto_de_emenda_a_lei_organica_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7378/emenda_aditiva_no_1_ao_pl_176.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7379/emenda_aditiva-modificativa_no_1_ao_pl_188.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7380/emenda_aditiva-modificativa_no_1_ao_pl_192.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7381/emenda_modificativa_ao_pl_203.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7382/emenda_modificativa-supressiva_no_1_ao_pl_no_180.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7383/emenda_modificaitva_no_1_ao_pl_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7384/emenda_modificativa.aditiva_no_1_ao_pl_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7385/emenda_supressiva_no_2_ao_pl_no_197.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7386/emenda_supressiva_ao_plc_007.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7387/emenda_supressiva.aditiva_ao_plc_003.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7388/emenda_modificativa.aditiva_no_1_ao_pl_239.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7389/emenda_aditiva_no_1_ao_pl_239.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7390/emenda_modificativa_no_1_ao_pl_243.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7391/emenda_modificativa_no_2_ao_pl_243.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7392/emenda_aditiva_no_3_ao_pl_237.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7393/emenda_aditiva_no_2_ao_pl_237.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7062/substitutivo_ao_projeto_de_lei_no_078.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7063/substitutivo_ao_projeto_de_lei_no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7064/substitutivo_ao_projeto_de_lei_no_177.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7065/substitutivo_ao_projeto_de_lei_no_249.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7060/substitutivo_ao_projeto_de_lei_complementar_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7061/substitutivo_ao_projeto_de_lei_complementar_no_8.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7055/requerimento_no_48.2021-retira_a_emenda_modificativa.supressiva.aditiva_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7057/requerimento_retirando_o_pl_no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7056/requerimento_no_90.2021_retira_o_pl_89.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7050/2o_relatorio_parcial_da_comissao_especial_de_saude.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7052/oficio_no_0495.2021_retirando_o_plc_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/7051/convocacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8696/portaria_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8697/portaria_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8698/portaria_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8699/portaria_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8700/portaria_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8701/portaria_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8702/portaria_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8703/portaria_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8704/portaria_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8705/portaria_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8706/portaria_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8707/portaria_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8708/portaria_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8709/portaria_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8710/portaria_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8711/portaria_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8712/portaria_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8713/portaria_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8716/portaria_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8717/portaria_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8718/portaria_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8719/portaria_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8720/portaria_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8721/portaria_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8722/portaria_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8723/portaria_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8724/portaria_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8725/portaria_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8726/portaria_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8727/portaria_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8728/portaria_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8729/portaria_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8730/portaria_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8731/portaria_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8732/portaria_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8733/portaria_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8734/portaria_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8736/portaria_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8737/portaria_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8738/portaria_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8739/portaria_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8740/portaria_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8741/portaria_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8742/portaria_no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8743/portaria_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8744/portaria_no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8745/portaria_no_48.2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8746/portaria_no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8748/portaria_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8749/portaria_no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8750/portaria_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8751/portaria_no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8752/portaria_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8753/portaria_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8754/portaria_no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8755/portaria_no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8756/portaria_no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8757/portaria_no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8758/portaria_no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8759/portaria_no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8760/portaria_no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8761/portaria_no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8762/portaria_no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8763/portaria_no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8764/portaria_no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8765/portaria_no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8766/portaria_no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8767/portaria_no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8768/portaria_no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8769/portaria_no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8770/portaria_no_73.2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8771/portaria_no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8772/portaria_no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8773/portaria_no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8774/portaria_no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8775/portaria_no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8776/portaria_no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8777/portaria_no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8778/portaria_no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8779/portaria_no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8780/portaria_no_83.2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8781/portaria_no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8782/portaria_no_85.2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8783/portaria_no_86.2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8784/portaria_no_87.2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8785/portaria_no_88.2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8786/portaria_no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8787/portaria_no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8788/portaria_no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8789/portaria_no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8790/portaria_no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8791/portaria_no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8792/portaria_no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2021/8793/portaria_no_96.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H605"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>