--- v0 (2025-11-26)
+++ v1 (2026-05-08)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Formiga relativas ao exercício de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Altera o art. 3º da Resolução nº 312/2009, que institui a Comissão Permanente de Licitação no âmbito da Câmara Municipal de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Transfere o Plenário da Câmara Municipal de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
@@ -135,1710 +135,1710 @@
   <si>
     <t>677</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Altera a redação do dispositivo que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_lei_no_394.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_lei_no_394.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_lei_no_395.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_lei_no_395.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_lei_no_396.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_lei_no_396.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso III, no art. 1º da Lei nº 3.776, de 16 de março de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_lei_no_397.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_lei_no_397.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_lei_no_398.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_lei_no_398.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7017/projeto_de_lei_no_399.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7017/projeto_de_lei_no_399.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 399.2020.pdf</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_no_400.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_no_400.2020.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário Formiguense aos Excelentíssimos Doutores Desembargadores NELSON MISSIAS DE MORAES e JOSÉ GERALDO SALDANHA DA FONSECA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_lei_no_401.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_lei_no_401.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro à entidade que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_lei_no_402.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_lei_no_402.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder subvenção social a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_lei_no_403.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_lei_no_403.2020.pdf</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7018/projeto_de_lei_no_404.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7018/projeto_de_lei_no_404.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 404.2020.pdf</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_lei_no_405.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_lei_no_405.2020.pdf</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7019/projeto_de_lei_no_406.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7019/projeto_de_lei_no_406.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 406.2020.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_lei_no_407.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_lei_no_407.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos no âmbito do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_408.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_408.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do dispositivo legal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_no_409.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_no_409.2020.pdf</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_no_410.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_no_410.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7020/projeto_de_lei_no_411.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7020/projeto_de_lei_no_411.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 411.2020.pdf</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7021/projeto_de_lei_no_412.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7021/projeto_de_lei_no_412.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 412.2020.pdf</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7022/projeto_de_lei_no_413.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7022/projeto_de_lei_no_413.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 413.2020.pdf</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_no_414.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_no_414.2020.pdf</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_no_415.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_no_415.2020.pdf</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7023/projeto_de_lei_no_416.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7023/projeto_de_lei_no_416.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 416.2020.pdf</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_lei_no_417.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_lei_no_417.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de sinalização viária horizontal e vertical, bem como a colocação de postes metálicos e placas para futuras denominações de ruas em todos os novos loteamentos e conjuntos habitacionais no município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_lei_no_418.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_lei_no_418.2020.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1o da Lei no 4.854, de 09 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_lei_no_419.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_lei_no_419.2020.pdf</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7024/projeto_de_lei_no_420.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7024/projeto_de_lei_no_420.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 420.2020.pdf</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7025/projeto_de_lei_no_421.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7025/projeto_de_lei_no_421.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 421.2020.pdf</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7026/projeto_de_lei_no_422.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7026/projeto_de_lei_no_422.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 422.2020.pdf</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7027/projeto_de_lei_no_423.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7027/projeto_de_lei_no_423.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 423.2020.pdf</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7028/projeto_de_lei_no_424.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7028/projeto_de_lei_no_424.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 424.2020.pdf</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7029/projeto_de_lei_no_425.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7029/projeto_de_lei_no_425.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 425.2020.pdf</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_lei_no_426.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_lei_no_426.2020.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivos da Lei nº 4.172, de 31 de março de 2009, que reestrutura o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Formiga-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_lei_no_427.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_lei_no_427.2020.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do art. 11 da Lei nº 5.270, de 17 de abril de 2018.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_lei_no_428.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_lei_no_428.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio-transporte aos Agentes Comunitários de Saúde que especifica.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7030/projeto_de_lei_no_429.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7030/projeto_de_lei_no_429.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 429.2020.pdf</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7015/pl_430.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7015/pl_430.2020.pdf</t>
   </si>
   <si>
     <t>PL 430.2020.pdf</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_431.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_431.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros as instituições que menciona, autoriza abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7016/pl_432.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7016/pl_432.2020.pdf</t>
   </si>
   <si>
     <t>PL 432.2020.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_no_433.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_no_433.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação ou disponibilização de recipientes abastecidos com álcool em gel antisséptico ou produtos similares para a higienização e/ou assepsia das mãos nos estabelecimentos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção da Tarifa de Água, Esgoto, Conservação de Hidrômetro e S.L.U. e anistia de débitos e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_no_435.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_no_435.2020.pdf</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1462/projeto_de_lei_no_436.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1462/projeto_de_lei_no_436.2020.pdf</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7031/projeto_de_lei_no_437.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7031/projeto_de_lei_no_437.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 437.2020.pdf</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1463/projeto_de_lei_no_438.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1463/projeto_de_lei_no_438.2020.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o uso de máscaras pela população, em geral, na forma que menciona, durante o período de vigência da Situação de Emergência e/ou Calamidade em Saúde Pública em razão da pandemia do   Coronavírus, no Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_no_439.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_no_439.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação da penalidade de multa pela não observância do disposto em Decretos Municipais que dispõem sobre ações de enfrentamento ao coronavírus (COID-19).</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_no_440.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_no_440.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento de débitos junto à Receita Federal do Brasil, abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/projeto_de_lei_no_441.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/projeto_de_lei_no_441.2020.pdf</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_no_442.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_no_442.2020.pdf</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_no_443.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_no_443.2020.pdf</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/projeto_de_lei_no_444.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/projeto_de_lei_no_444.2020.pdf</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_no_445.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_no_445.2020.pdf</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/projeto_de_lei_no_446.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/projeto_de_lei_no_446.2020.pdf</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/projeto_de_lei_no_447.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/projeto_de_lei_no_447.2020.pdf</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/projeto_de_lei_no_448.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/projeto_de_lei_no_448.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Proteção e Defesa dos Animais de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_no_449.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_no_449.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução proporcional das mensalidades dos estabelecimentos de ensino da rede privada do município de Formiga/MG, durante o período de suspensão das aulas em razão do Plano Municipal de Contingência do Novo Coronavírus.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/projeto_de_lei_no_450.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/projeto_de_lei_no_450.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio com a Secretaria de Estado da Segurança Pública de Minas Gerais - SSPMG e dá outras providências.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7032/projeto_de_lei_no_451.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7032/projeto_de_lei_no_451.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 451.2020.pdf</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/projeto_de_lei_no_452.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/projeto_de_lei_no_452.2020.pdf</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/projeto_de_lei_no_453.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/projeto_de_lei_no_453.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a  distribuição  gratuita,  por parte  do Poder Executivo,  de  máscara de proteção facial para famílias de baixa renda e dá outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_no_454.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_no_454.2020.pdf</t>
   </si>
   <si>
     <t>Desafeta área institucional do Distrito Empresarial D'Carlos, autoriza sua permuta e dá outras providências.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/projeto_de_lei_no_455.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/projeto_de_lei_no_455.2020.pdf</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/projetos_de_lei_no_456.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/projetos_de_lei_no_456.2020.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_no_457.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_no_457.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros as entidades que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/projeto_de_lei_no_458.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/projeto_de_lei_no_458.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista no âmbito do Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_no_459.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_no_459.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o SAAE a abrir crédito especial.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7033/projeto_de_lei_no_460.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7033/projeto_de_lei_no_460.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 460.2020.pdf</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_no_461.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_no_461.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.417, de 17 de julho de 2019.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_no_462.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_no_462.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.478, de 27 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/projeto_de_lei_no_463.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/projeto_de_lei_no_463.2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei nº 4.172, de 31 de março de 2009, que reestrutura o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Formiga - MG e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_no_464.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_no_464.2020.pdf</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_no_465.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_no_465.2020.pdf</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_no_466.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_no_466.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder repasse financeiro a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/projeto_de_lei_no_467.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/projeto_de_lei_no_467.2020.pdf</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_468.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_468.2020.pdf</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_no_469.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_no_469.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse de recursos financeiros a entidade que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_no_470.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_no_470.2020.pdf</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_no_471.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_no_471.2020.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei nº 4.718/2012, que dispõe sobre o Serviço de Assistência Judiciária - SAJ e o estágio supervisionado obrigatório de Práticas Jurídicas de estudante do UNIFOR-MG no âmbito da Câmara Municipal de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_no_472.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_no_472.2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José de Sousa e dá outras providências.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/projeto_de_lei_no_473.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/projeto_de_lei_no_473.2020.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Formiga/MG, o “Dia Municipal Mães que oram pelos filhos” e dá outras providências.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_no_474.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_no_474.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e Funcionamento dos Escritórios Virtuais, Business Centers, Coworkings e assemelhados no âmbito do Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_no_475.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_no_475.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Procedimento Administrativo para Regularização Fundiária de Interesse Específico (Reurb-E) do núcleo urbano informal consolidado identificado no entorno da região balneária do Lago de Furnas e região confrontante à Cota 769, no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7034/projeto_de_lei_no_476.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7034/projeto_de_lei_no_476.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 476.2020.pdf</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7035/projeto_de_lei_no_477.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7035/projeto_de_lei_no_477.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 477.2020.pdf</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_no_478.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_no_478.2020.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação Pró Pouso Alegre - APPA e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_no_479.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_no_479.2020.pdf</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_no_480.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_no_480.2020.pdf</t>
   </si>
   <si>
     <t>Institui a implantação de área de espera exclusiva para bicicletas e motocicletas nas vias públicas equipadas com semáforos no Município de Formiga/MG.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_no_481.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_no_481.2020.pdf</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7036/projeto_de_lei_no_482.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7036/projeto_de_lei_no_482.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 482.2020.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_de_lei_no_483.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_de_lei_no_483.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso do espaço aéreo sobre bem público de uso comum do povo, mediante contrapartida, para a regulamentação de passagem suspensa interligando as edificações que específica e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/projeto_de_lei_no_484.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/projeto_de_lei_no_484.2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Formiga – MG, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/projeto_de_lei_no_485.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/projeto_de_lei_no_485.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 5.223, de 20 de dezembro de 2017 - Plano Plurianual 2018/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/projeto_de_lei_no_486.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/projeto_de_lei_no_486.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos anexos constantes na Lei nº 5.537 de 15 de julho de 2020 - Lei de Diretrizes Orçamentárias.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/projeto_de_lei_no_487.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/projeto_de_lei_no_487.2020.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 5.538, de 16 de julho de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/projeto_de_lei_no_488.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/projeto_de_lei_no_488.2020.pdf</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/projeto_de_lei_no_489.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/projeto_de_lei_no_489.2020.pdf</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/projeto_de_lei_no_490.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/projeto_de_lei_no_490.2020.pdf</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7037/projeto_de_lei_no_491.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7037/projeto_de_lei_no_491.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 491.2020.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/projeto_de_lei_no_492.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/projeto_de_lei_no_492.2020.pdf</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/projeto_de_lei_no_493.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/projeto_de_lei_no_493.2020.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública o Rotary Club de Formiga Areias Brancas Oeste e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/projeto_de_lei_no_494.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/projeto_de_lei_no_494.2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Sebastião Vital dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/projeto_de_lei_no_495.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/projeto_de_lei_no_495.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.417, de 17 de julho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/projeto_de_lei_no_496.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/projeto_de_lei_no_496.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.478, de 27 de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei_no_497.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei_no_497.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos que menciona.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7038/projeto_de_lei_no_498.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7038/projeto_de_lei_no_498.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 498.2020.pdf</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/projeto_de_lei_no_499.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/projeto_de_lei_no_499.2020.pdf</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/projeto_de_lei_no_500.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/projeto_de_lei_no_500.2020.pdf</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/projeto_de_lei_no_501.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/projeto_de_lei_no_501.2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Timburé e dá outras providências.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/projeto_de_lei_no_502.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/projeto_de_lei_no_502.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar parceria com a Associação dos Moradores e Amigos de Furnastur - AMAFURNAS e dá outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/projeto_de_lei_no_503.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/projeto_de_lei_no_503.2020.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade Básica de Saúde do bairro Engenho de Serra e dá outras providências.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/projeto_de_lei_no_504.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/projeto_de_lei_no_504.2020.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Básico de Zona de Proteção de Aeródromo dos Aeroportos de Formiga/MG.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7000/projeto_de_lei_complementar_no_068.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7000/projeto_de_lei_complementar_no_068.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 068.2020.pdf</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7005/projeto_de_lei_complementar_no_69.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7005/projeto_de_lei_complementar_no_69.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 69.2020.pdf</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7001/projeto_de_lei_complementar_no_070.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7001/projeto_de_lei_complementar_no_070.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 070.2020.pdf</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7006/projeto_de_lei_complementar_no_71.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7006/projeto_de_lei_complementar_no_71.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 71.2020.pdf</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7002/projeto_de_lei_complementar_no_072.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7002/projeto_de_lei_complementar_no_072.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 072.2020.pdf</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7003/projeto_de_lei_complementar_no_073.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7003/projeto_de_lei_complementar_no_073.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 073.2020.pdf</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7004/projeto_de_lei_complementar_no_074.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7004/projeto_de_lei_complementar_no_074.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 074.2020.pdf</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7007/projeto_de_lei_complementar_no_75.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7007/projeto_de_lei_complementar_no_75.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 75.2020.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6996/projeto_de_decreto_legislativo_no_010.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6996/projeto_de_decreto_legislativo_no_010.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 010.2020.pdf</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6997/projeto_de_decreto_legislativo_no_011.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6997/projeto_de_decreto_legislativo_no_011.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011.2020.pdf</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6998/projeto_de_decreto_legislativo_no_12.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6998/projeto_de_decreto_legislativo_no_12.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 12.2020.pdf</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7008/projeto_de_resolucao_no_8.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7008/projeto_de_resolucao_no_8.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 8.2020</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7009/projeto_de_resolucao_no_9.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7009/projeto_de_resolucao_no_9.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 9.2020</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>VPL</t>
   </si>
   <si>
     <t>Veto a Proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7014/veto_parcial_ao_plc_74.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7014/veto_parcial_ao_plc_74.2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao PLC 74.2020</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7309/emenda_modificativa_1_ao_pl_407.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7309/emenda_modificativa_1_ao_pl_407.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 1 ao PL 407.2020.pdf</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7310/emenda_modificativa_2_ao_pl_407.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7310/emenda_modificativa_2_ao_pl_407.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 2 ao PL 407.2020.pdf</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7311/emenda_modificativa_pl_425.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7311/emenda_modificativa_pl_425.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa PL 425.2020.pdf</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7312/emenda_aditiva_ao_plc_068.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7312/emenda_aditiva_ao_plc_068.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao PLC 068.2020.pdf</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7313/emenda_aditiva_1_ao_pl_438.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7313/emenda_aditiva_1_ao_pl_438.2020.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva 1 ao PL 438.2020.pdf</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7314/emenda_aditiva_ao_projeto_de_lei_no_449.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7314/emenda_aditiva_ao_projeto_de_lei_no_449.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 449.2020.pdf</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7315/emenda_modificativa_ao_projeto_de_lei_no_454.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7315/emenda_modificativa_ao_projeto_de_lei_no_454.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 454.2020.pdf</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7317/emendas_ao_pl_406.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7317/emendas_ao_pl_406.2020.pdf</t>
   </si>
   <si>
     <t>Emendas ao PL 406.2020.pdf</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7318/emenda_ao_pl_440.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7318/emenda_ao_pl_440.2020.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 440.2020.pdf</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7319/emendas_ao_plc_074.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7319/emendas_ao_plc_074.2020.pdf</t>
   </si>
   <si>
     <t>Emendas ao PLC 074.2020.pdf</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7320/emenda_modificativa_2_ao_plc_74.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7320/emenda_modificativa_2_ao_plc_74.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 2 ao PLC 74.2020.pdf</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7321/emendas_ao_plc_75.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7321/emendas_ao_plc_75.2020.pdf</t>
   </si>
   <si>
     <t>Emendas ao PLC 75.2020.pdf</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7322/emendas_ao_plc_74.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7322/emendas_ao_plc_74.2020.pdf</t>
   </si>
   <si>
     <t>Emendas ao PLC 74.2020.pdf</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7323/emenda_ao_pl_475.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7323/emenda_ao_pl_475.2020.pdf</t>
   </si>
   <si>
     <t>Emenda ao PL 475.2020.pdf</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7324/emenda_substitutiva_-_poder_executivo_ao_plc_74.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7324/emenda_substitutiva_-_poder_executivo_ao_plc_74.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva - Poder Executivo ao PLC 74.2020.pdf</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7325/subemenda_ao_plc_74.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7325/subemenda_ao_plc_74.2020.pdf</t>
   </si>
   <si>
     <t>Subemenda ao PLC 74.2020.pdf</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7326/emenda_modificativa_ao_plc_75.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7326/emenda_modificativa_ao_plc_75.2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLC 75.2020.pdf</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7327/emenda_de_redacao_ao_plc_074.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7327/emenda_de_redacao_ao_plc_074.2020.pdf</t>
   </si>
   <si>
     <t>Emenda de Redação ao PLC 074.2020.pdf</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7329/emendas_substitutivas_no_3_e_4_apresentadas_pelo_executivo_ao_plc_74.2020_.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7329/emendas_substitutivas_no_3_e_4_apresentadas_pelo_executivo_ao_plc_74.2020_.pdf</t>
   </si>
   <si>
     <t>Emendas Substitutivas nº 3 e 4 apresentadas pelo Executivo ao PLC 74.2020</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>SPLO</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7011/substitutivo_ao_projeto_de_lei_no_446.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7011/substitutivo_ao_projeto_de_lei_no_446.2020.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 446.2020</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>SPLC</t>
   </si>
   <si>
     <t>Substitutivo a Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7010/substitutivo_ao_projeto_de_lei_complementar_no_68.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7010/substitutivo_ao_projeto_de_lei_complementar_no_68.2020.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 68.2020</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer nº 482/2020_x000D_
 _x000D_
 _x000D_
 Projeto de Lei Ordinária nº 395/2020_x000D_
 _x000D_
 Ementa: Dispõe sobre a revisão geral anual de vencimentos no âmbito do Poder Legislativo e dá outras providências._x000D_
 _x000D_
 Autor: Legislativo - Vereadores Mauro César Alves de Sousa - Presidente, Marcelo Fernandes de Oliveira - Vice-Presidente, Wilse Marques Faria - Primeira Secretária e Flávio Martins da Silva - Segundo Secretário (Mesa Diretora). _x000D_
 _x000D_
 Relatório_x000D_
 _x000D_
@@ -6972,607 +6972,607 @@
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>Foi registrado pelo Vereador Sandromar Evandro Vieira – Sandrinho da Looping, na 197ª Reunião Solene realizada em 21 de dezembro de 2020, o envio à Vossa Excelência da seguinte solicitação: (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 Que a Secretaria Municipal de Obras e Trânsito informe a este edil a data para conclusão da UBS do Engenho de Serra e o asfaltamento das ruas Clúsia, Bromélia e Alamanda.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Mauro César Alves de Sousa - Mauro César, encaminha a V. Ex.ª cópia dos pedidos de providência de nº 658 a 669/2020/SCMF, que deram entrada na Reunião Ordinária, no dia 21/12/2020, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8794/portaria_no_001.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8794/portaria_no_001.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Antônio Monteiro Júnior, para provimento do cargo de Assessor Jurídico Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8795/portaria_no_002.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8795/portaria_no_002.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Waldereci Santos, para provimento do cargo de Assistente Judiciário Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8796/portaria_no_003.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8796/portaria_no_003.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Janaína Maria da Silva Alves, para provimento do cargo de Assistente Judiciário Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8797/portaria_no_004.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8797/portaria_no_004.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Éverton Augusto Leal Silva, para provimento do cargo de Assessor Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8798/portaria_no_005.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8798/portaria_no_005.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Constituição, Justiça e Redação.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8799/portaria_no_006.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8799/portaria_no_006.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Finanças, Orçamento e Tomada de Contas.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8800/portaria_no_007.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8800/portaria_no_007.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Serviços Públicos Municipais.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8801/portaria_no_008.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8801/portaria_no_008.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma Comissão Especial de Meio Ambiente.</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8802/portaria_no_009.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8802/portaria_no_009.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 97-A do Regimento Interno desta Casa Legislativa, uma Comissão de Participação Popular.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8803/portaria_no_010.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8803/portaria_no_010.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma Comissão Especial de Saúde.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8804/portaria_no_011.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8804/portaria_no_011.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma Comissão Especial de Segurança Pública.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8805/portaria_no_012.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8805/portaria_no_012.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma Comissão Especial para compor o Órgão de Defesa dos Direitos Humanos, prevista no art. 5º da Lei nº 3.904, de 27 de setembro de 2006.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8806/portaria_no_013.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8806/portaria_no_013.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão Especial de Registro de Preços e nomear os seguintes servidores:_x000D_
 _x000D_
 Antônio Carlos de Campos Júnior - Presidente_x000D_
 Carlos Renato Brito Angeli - Relator_x000D_
 Marcelo Nogueira - Membro</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8807/portaria_no_014.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8807/portaria_no_014.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder a servidora, SIMONE RODRIGUES DA SILVA PEDROSA, Auxiliar Legislativo, 01 (um) mês de férias prêmio, no período de 03 (três) de fevereiro a 03 (três) de março de 2020.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8808/portaria_no_015.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8808/portaria_no_015.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão de Avaliação de Desempenho - CAD, para aplicar o Sistema de Avaliação Especial de Desempenho dos Servidores para fins de Progressão Salarial - SAEDSPS e aferir a aptidão e a capacidade de todos os servidores da Câmara Municipal de Formiga para obtenção da progressão salarial.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8809/portaria_no_016.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8809/portaria_no_016.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Jaciara Aparecida da Mata, para provimento do cargo de Assessora Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8810/portaria_no_017.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8810/portaria_no_017.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a Reunião Ordinária do dia 24 de fevereiro de 2020, segunda-feira de Carnaval, para o dia 27 de fevereiro de 2020, quinta-feira, às 9 horas no plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8811/portaria_no_018.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8811/portaria_no_018.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 24 e 26 de fevereiro de 2020, respectivamente véspera de Carnaval e Quarta-Feira de Cinzas nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8812/portaria_no_019.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8812/portaria_no_019.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o artigo 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei Complementar nº 067/2019, que dispõe sobre o horário de funcionamento da Rede Municipal de Ensino no Município de Formiga no período de férias e recessos escolares e dá outras providências.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8813/portaria_no_020.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8813/portaria_no_020.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Substitutivo ao Projeto de Lei nº 350/2019, dispõe sobre a Proibição de Queimadas na forma que específica no Município de Formiga/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8814/portaria_no_021.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8814/portaria_no_021.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 390/2019, dispõe sobre a obrigatoriedade de adoção de medidas de auxílio à mulher em situação de risco em bares, restaurantes, casas noturnas e dá outras providencias.</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8815/portaria_no_022.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8815/portaria_no_022.2020.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Mauro César Alves de Sousa - Mauro César, no uso das atribuições que lhe conferem a LOM e o Regimento Interno,_x000D_
 	_x000D_
 Considerando a nomeação da Comissão Especial na 155ª Reunião Ordinária do dia 09 de março de 2020,</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8816/portaria_no_023.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8816/portaria_no_023.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituído a partir de 19 de março de 2.020 e pelo período de duração da pandemia do Coronavírus (2019-nCoV) o teletrabalho para servidores da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8817/portaria_no_024.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8817/portaria_no_024.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos materiais constantes em almoxarifado, que refletem valores no Balanço Patrimonial do Município referente ao exercício de 2019, composta pelos seguintes membros:_x000D_
 _x000D_
 - Ederson dos Reis Morais - Presidente_x000D_
 - Antônio Carlos de Campos Júnior - Relator _x000D_
 - Marcelo Nogueira - Membro</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8818/portaria_no_025.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8818/portaria_no_025.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela Verificação da Execução dos Atos Potenciais constantes do Balanço Patrimonial do Município referente ao exercício de 2019, composta pelos seguintes membros:_x000D_
 _x000D_
 FLÁVIA BERNARDO BARBOZA - Presidente_x000D_
 MARCELO NOGUEIRA - Relator _x000D_
 ANTÔNIO CARLOS DE CAMPOS JÚNIOR - Membro</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8819/portaria_no_026.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8819/portaria_no_026.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos Valores Constantes do Passivo do Balanço Patrimonial do Município referente ao exercício de 2019, composta pelos seguintes membros:_x000D_
 _x000D_
 - Flávia Bernardo Barboza - Presidente_x000D_
 - Éderson dos Reis Morais - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8820/portaria_no_027.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8820/portaria_no_027.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituída Comissão Especial responsável pela conferência dos valores constantes em tesouraria, que refletem valores sintéticos no Balanço Patrimonial do Município referente ao exercício de 2019, composta pelos seguintes membros:_x000D_
 _x000D_
 - Antônio Carlos de Campos Júnior - Presidente_x000D_
 - Flávia Bernardo Barboza - Relator_x000D_
 - Marco Aurélio Almeida - Membro</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8821/portaria_no_028.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8821/portaria_no_028.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica determinado que a partir de 30/03/2020 e durante todo o período de duração da Pandemia do Covid 19, as Reuniões Ordinárias, ocorrerão às 15:00 (quinze), nas segundas-feiras, de forma remota, ou seja, serão transmitidas virtualmente com os vereadores em recinto que não seja a Sede do Poder Legislativo.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8822/portaria_no_029.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8822/portaria_no_029.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei nº 327/2019, dispõe sobre a instalação de equipamentos eliminadores de ar nas tubulações do sistema de água e dá outras providências.</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8823/portaria_no_030.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8823/portaria_no_030.2020.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Mauro César Alves de Sousa - Mauro César, no uso das atribuições que lhe conferem a LOM e o Regimento Interno,</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8824/portaria_no_031.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8824/portaria_no_031.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 09 de abril de 2020, quinta-feira, véspera do feriado 10 de abril, sexta-feira da paixão, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8825/portaria_no_032.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8825/portaria_no_032.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 389/2019, dispõe sobre a obrigatoriedade do uso de lâmpadas de LED (diodo emissor de luz) na rede de iluminação pública em novos loteamentos, condomínios e todos os demais empreendimentos imobiliários no Município de Formiga-MG.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8826/portaria_no_033.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8826/portaria_no_033.2020.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Mauro César Alves de Sousa - Mauro César, no uso das atribuições que lhes conferem a LOM e o Regimento Interno, especialmente o § 4º do artigo 1º e o artigo 60 do Regimento Interno,</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8827/portaria_no_034.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8827/portaria_no_034.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 433/2020, dispõe sobre a instalação ou disponibilização de recipientes abastecidos com álcool em gel antisséptico ou produtos similares para a higienização e/ou assepsia das mãos nos estabelecimentos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8828/portaria_no_035.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8828/portaria_no_035.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei Complementar nº 71/2020, que dispõe sobre a possibilidade de postergar a cobrança de tributos municipais durante o período em que houver recomendação de isolamento social em virtude do COVID-19 para pessoas físicas e jurídicas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8829/portaria_no_036.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8829/portaria_no_036.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 434/2020, que autoriza o Poder Executivo a conceder isenção da Tarifa de Água, Esgoto, Conservação de Hidrômetro e S.L.U. e anistia de débitos e dá outras providências.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8830/portaria_no_037.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8830/portaria_no_037.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei Complementar nº 73/2020, que cria cargo de Coordenador de Saneamento Básico nos Distritos e Balneários e inclui vaga a cargo existente de Supervisor de Turma de Manutenção de Redes de Àgua, ambos na Estrutura Administrativa e Organizacional do Serviço Autônomo de Água e Esgoto - S.A.A.E., e dá outras providências.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8831/portaria_no_038.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8831/portaria_no_038.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 424/2020, que altera redação da Lei nº 5.412, de 19 de junho de 2019, que institui a Comissão Permanente de Licitação no âmbito do Instituto de Previdência dos Servidores Públicos Municipais de Formiga - PREVIFOR e dá outras providências.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8832/portaria_no_039.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8832/portaria_no_039.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar o parecer no Veto ao Projeto de Lei  nº 434/2020, que autoriza o Poder Executivo a conceder isenção da Tarifa de Água, Esgoto, Conservação de Hidrômetro e S.L.U. e anistia de débitos e dá outras providências.</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8833/portaria_no_040.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8833/portaria_no_040.2020.pdf</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8834/portaria_no_041.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8834/portaria_no_041.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o §2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 173/2018, reestrutura o Fundo Municipal de meio Ambiente - FMMA e dá outras providências.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8835/portaria_no_042.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8835/portaria_no_042.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o §2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 176/2018, institui a concessão de auxílio para fins de Tratamento Fora do Domicílio - TFD, no âmbito da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8836/portaria_no_043.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8836/portaria_no_043.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o §2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 242/2018, acrescenta a alínea “c” ao inciso VII, do artigo 2º e parágrafo 3º ao artigo 2º da Lei nº 5.119, de 03/11/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8837/portaria_no_044.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8837/portaria_no_044.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica determinado que a partir de 08/06/2020 e durante todo o período de duração da Pandemia do Covid 19, as Reuniões Ordinárias, voltarão a ocorrer às 19hs00m (dezenove horas), nas segundas-feiras, de forma presencial para os Vereadores que não fazem parte de qualquer grupo de risco admitido pelo Ministério de Saúde ou que não apresentem nenhum sintoma gripal no dia da reunião.</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8838/portaria_no_045.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8838/portaria_no_045.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica determinado que a partir de 08/06/2020 e durante todo o período de duração da Pandemia do Covid 19, as Reuniões Ordinárias, ocorrerão às 15hs00m (quinze  horas), nas segundas-feiras, de forma presencial para os Vereadores que não fazem parte de qualquer grupo de risco admitido pelo Ministério de Saúde ou que não apresentem nenhum sintoma gripal no dia da reunião.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8839/portaria_no_046.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8839/portaria_no_046.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o §2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 438/2020, torna obrigatório o uso de máscaras pela população, em geral, na forma que menciona, durante o período de vigência da Situação de Emergência e/ou Calamidade em Saúde Pública em razão da pandemia do Coronavírus, no Município de Formiga, e dá outras providências.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8840/portaria_no_047.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8840/portaria_no_047.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo nas dependências da Câmara Municipal, no dia 12/06 (sexta-feira).</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8841/portaria_no_048.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8841/portaria_no_048.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica transferido o Plenário da Câmara Municipal de Formiga, dia 22 de junho de 2020, às 17h30, para o Fórum Magalhães Pinto da Comarca de Formiga, situado na Rua Silviano Brandão, nº 102 - Centro, onde será realizada a Reunião Solene com as entregas dos Títulos de Cidadania Honorária aos Excelentíssimos Doutores Desembargadores Nelson Missias de Moraes e José Geraldo Saldanha da Fonseca.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8842/portaria_no_049.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8842/portaria_no_049.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o §2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 439/2020, dispõe sobre a aplicação da penalidade de multa pela não observância do disposto em Decretos Municipais que dispõem sobre ações de enfrentamento ao coronavírus (COID-19).</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8843/portaria_no_050.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8843/portaria_no_050.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o §2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 448/2020, dispõe sobre a instituição do Conselho Municipal de Proteção e Defesa dos Animais de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8844/portaria_no_051.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8844/portaria_no_051.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica transferido o Plenário da Câmara Municipal de Formiga, dia 22 de junho de 2020, às 15h, para o Fórum Magalhães Pinto da Comarca de Formiga, situado na Rua Silviano Brandão, nº 102 - Centro, onde será realizada a Reunião Solene com as entregas dos Títulos de Cidadania Honorária aos Excelentíssimos Doutores Desembargadores Nelson Missias de Moraes e José Geraldo Saldanha da Fonseca.</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8845/portaria_no_052.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8845/portaria_no_052.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para avaliação da concessão de incentivo por titulação em pós-graduação ao servidor efetivo e estável da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8846/portaria_no_053.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8846/portaria_no_053.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor da Câmara Municipal Magno Luiz da Silva - Assistente do Legislativo, o incentivo por titulação em pós-graduação no valor de 15% (quinze por cento) sobre o vencimento base que recebe o servidor, conforme Resolução nº 302/2008.</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8847/portaria_no_054.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8847/portaria_no_054.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Jaciara Aparecida da Mata do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8848/portaria_no_055.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8848/portaria_no_055.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Jéssica Maria de Souza, para provimento do cargo de Assessora Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8849/portaria_no_056.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8849/portaria_no_056.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica determinado que a partir de 13/07/2020 e durante todo o período de duração da Pandemia do Covid 19, a aferição de temperatura corporal em todos os servidores, vereadores, terceirizados e popular que adentre na Sede do Poder legislativo, a ser realizada com termômetro digital Infravermelho com mira laser para corpo humano com precisão mínima de 0,3º C, com registro no órgão competente e devidamente calibrado, pelos servidores da recepção da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8850/portaria_no_057.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8850/portaria_no_057.2020.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 449/2020, que dispõe sobre a redução proporcional das mensalidades, em no mínimo 40% (quarenta por cento), dos estabelecimentos de ensino da rede privada do município de Formiga/MG, durante o período de suspensão das aulas em razão do Plano Municipal de Contingência do Novo Coronavírus.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7282/veto_ao_projeto_de_lei_no_327.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7282/veto_ao_projeto_de_lei_no_327.2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 327.2019</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7012/veto_ao_projeto_de_lei_complementar_no_71.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7012/veto_ao_projeto_de_lei_complementar_no_71.2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar nº 71.2020</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7013/veto_ao_projeto_de_lei_no_434.2020.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7013/veto_ao_projeto_de_lei_no_434.2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 434.2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7879,67 +7879,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_lei_no_394.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_lei_no_395.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_lei_no_396.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_lei_no_397.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_lei_no_398.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7017/projeto_de_lei_no_399.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_no_400.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_lei_no_401.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_lei_no_402.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_lei_no_403.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7018/projeto_de_lei_no_404.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_lei_no_405.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7019/projeto_de_lei_no_406.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_lei_no_407.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_408.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_no_409.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_no_410.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7020/projeto_de_lei_no_411.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7021/projeto_de_lei_no_412.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7022/projeto_de_lei_no_413.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_no_414.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_no_415.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7023/projeto_de_lei_no_416.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_lei_no_417.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_lei_no_418.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_lei_no_419.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7024/projeto_de_lei_no_420.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7025/projeto_de_lei_no_421.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7026/projeto_de_lei_no_422.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7027/projeto_de_lei_no_423.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7028/projeto_de_lei_no_424.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7029/projeto_de_lei_no_425.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_lei_no_426.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_lei_no_427.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_lei_no_428.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7030/projeto_de_lei_no_429.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7015/pl_430.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_431.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7016/pl_432.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_no_433.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_no_435.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1462/projeto_de_lei_no_436.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7031/projeto_de_lei_no_437.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1463/projeto_de_lei_no_438.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_no_439.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_no_440.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/projeto_de_lei_no_441.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_no_442.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_no_443.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/projeto_de_lei_no_444.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_no_445.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/projeto_de_lei_no_446.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/projeto_de_lei_no_447.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/projeto_de_lei_no_448.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_no_449.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/projeto_de_lei_no_450.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7032/projeto_de_lei_no_451.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/projeto_de_lei_no_452.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/projeto_de_lei_no_453.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_no_454.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/projeto_de_lei_no_455.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/projetos_de_lei_no_456.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_no_457.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/projeto_de_lei_no_458.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_no_459.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7033/projeto_de_lei_no_460.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_no_461.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_no_462.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/projeto_de_lei_no_463.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_no_464.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_no_465.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_no_466.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/projeto_de_lei_no_467.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_468.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_no_469.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_no_470.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_no_471.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_no_472.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/projeto_de_lei_no_473.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_no_474.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_no_475.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7034/projeto_de_lei_no_476.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7035/projeto_de_lei_no_477.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_no_478.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_no_479.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_no_480.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_no_481.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7036/projeto_de_lei_no_482.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_de_lei_no_483.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/projeto_de_lei_no_484.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/projeto_de_lei_no_485.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/projeto_de_lei_no_486.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/projeto_de_lei_no_487.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/projeto_de_lei_no_488.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/projeto_de_lei_no_489.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/projeto_de_lei_no_490.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7037/projeto_de_lei_no_491.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/projeto_de_lei_no_492.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/projeto_de_lei_no_493.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/projeto_de_lei_no_494.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/projeto_de_lei_no_495.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/projeto_de_lei_no_496.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei_no_497.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7038/projeto_de_lei_no_498.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/projeto_de_lei_no_499.2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/projeto_de_lei_no_500.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/projeto_de_lei_no_501.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/projeto_de_lei_no_502.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/projeto_de_lei_no_503.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/projeto_de_lei_no_504.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7000/projeto_de_lei_complementar_no_068.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7005/projeto_de_lei_complementar_no_69.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7001/projeto_de_lei_complementar_no_070.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7006/projeto_de_lei_complementar_no_71.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7002/projeto_de_lei_complementar_no_072.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7003/projeto_de_lei_complementar_no_073.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7004/projeto_de_lei_complementar_no_074.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7007/projeto_de_lei_complementar_no_75.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6996/projeto_de_decreto_legislativo_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6997/projeto_de_decreto_legislativo_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6998/projeto_de_decreto_legislativo_no_12.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7008/projeto_de_resolucao_no_8.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7009/projeto_de_resolucao_no_9.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7014/veto_parcial_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7309/emenda_modificativa_1_ao_pl_407.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7310/emenda_modificativa_2_ao_pl_407.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7311/emenda_modificativa_pl_425.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7312/emenda_aditiva_ao_plc_068.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7313/emenda_aditiva_1_ao_pl_438.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7314/emenda_aditiva_ao_projeto_de_lei_no_449.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7315/emenda_modificativa_ao_projeto_de_lei_no_454.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7317/emendas_ao_pl_406.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7318/emenda_ao_pl_440.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7319/emendas_ao_plc_074.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7320/emenda_modificativa_2_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7321/emendas_ao_plc_75.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7322/emendas_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7323/emenda_ao_pl_475.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7324/emenda_substitutiva_-_poder_executivo_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7325/subemenda_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7326/emenda_modificativa_ao_plc_75.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7327/emenda_de_redacao_ao_plc_074.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7329/emendas_substitutivas_no_3_e_4_apresentadas_pelo_executivo_ao_plc_74.2020_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7011/substitutivo_ao_projeto_de_lei_no_446.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7010/substitutivo_ao_projeto_de_lei_complementar_no_68.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8794/portaria_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8795/portaria_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8796/portaria_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8797/portaria_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8798/portaria_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8799/portaria_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8800/portaria_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8801/portaria_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8802/portaria_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8803/portaria_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8804/portaria_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8805/portaria_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8806/portaria_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8807/portaria_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8808/portaria_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8809/portaria_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8810/portaria_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8811/portaria_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8812/portaria_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8813/portaria_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8814/portaria_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8815/portaria_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8816/portaria_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8817/portaria_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8818/portaria_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8819/portaria_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8820/portaria_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8821/portaria_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8822/portaria_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8823/portaria_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8824/portaria_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8825/portaria_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8826/portaria_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8827/portaria_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8828/portaria_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8829/portaria_no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8830/portaria_no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8831/portaria_no_038.2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8832/portaria_no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8833/portaria_no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8834/portaria_no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8835/portaria_no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8836/portaria_no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8837/portaria_no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8838/portaria_no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8839/portaria_no_046.2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8840/portaria_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8841/portaria_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8842/portaria_no_049.2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8843/portaria_no_050.2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8844/portaria_no_051.2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8845/portaria_no_052.2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8846/portaria_no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8847/portaria_no_054.2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8848/portaria_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8849/portaria_no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8850/portaria_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7282/veto_ao_projeto_de_lei_no_327.2019.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7012/veto_ao_projeto_de_lei_complementar_no_71.2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7013/veto_ao_projeto_de_lei_no_434.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1433/projeto_de_lei_no_394.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1434/projeto_de_lei_no_395.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1435/projeto_de_lei_no_396.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1437/projeto_de_lei_no_397.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1438/projeto_de_lei_no_398.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7017/projeto_de_lei_no_399.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1489/projeto_de_lei_no_400.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1440/projeto_de_lei_no_401.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1441/projeto_de_lei_no_402.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1442/projeto_de_lei_no_403.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7018/projeto_de_lei_no_404.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1443/projeto_de_lei_no_405.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7019/projeto_de_lei_no_406.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1444/projeto_de_lei_no_407.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1445/projeto_de_lei_no_408.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1488/projeto_de_lei_no_409.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_no_410.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7020/projeto_de_lei_no_411.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7021/projeto_de_lei_no_412.2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7022/projeto_de_lei_no_413.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_no_414.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_no_415.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7023/projeto_de_lei_no_416.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1453/projeto_de_lei_no_417.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1452/projeto_de_lei_no_418.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1454/projeto_de_lei_no_419.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7024/projeto_de_lei_no_420.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7025/projeto_de_lei_no_421.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7026/projeto_de_lei_no_422.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7027/projeto_de_lei_no_423.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7028/projeto_de_lei_no_424.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7029/projeto_de_lei_no_425.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1455/projeto_de_lei_no_426.2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_lei_no_427.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1457/projeto_de_lei_no_428.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7030/projeto_de_lei_no_429.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7015/pl_430.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_431.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7016/pl_432.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1459/projeto_de_lei_no_433.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1461/projeto_de_lei_no_435.2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1462/projeto_de_lei_no_436.2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7031/projeto_de_lei_no_437.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1463/projeto_de_lei_no_438.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/projeto_de_lei_no_439.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/projeto_de_lei_no_440.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/projeto_de_lei_no_441.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1987/projeto_de_lei_no_442.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1988/projeto_de_lei_no_443.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1989/projeto_de_lei_no_444.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1990/projeto_de_lei_no_445.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1991/projeto_de_lei_no_446.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1992/projeto_de_lei_no_447.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1993/projeto_de_lei_no_448.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1470/projeto_de_lei_no_449.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1994/projeto_de_lei_no_450.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7032/projeto_de_lei_no_451.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1995/projeto_de_lei_no_452.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1996/projeto_de_lei_no_453.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1464/projeto_de_lei_no_454.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1465/projeto_de_lei_no_455.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1466/projetos_de_lei_no_456.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1471/projeto_de_lei_no_457.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1997/projeto_de_lei_no_458.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1472/projeto_de_lei_no_459.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7033/projeto_de_lei_no_460.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1473/projeto_de_lei_no_461.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1474/projeto_de_lei_no_462.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1998/projeto_de_lei_no_463.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1475/projeto_de_lei_no_464.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1476/projeto_de_lei_no_465.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1477/projeto_de_lei_no_466.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1999/projeto_de_lei_no_467.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2000/projeto_de_lei_no_468.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1479/projeto_de_lei_no_469.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1480/projeto_de_lei_no_470.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1481/projeto_de_lei_no_471.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_no_472.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2001/projeto_de_lei_no_473.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1483/projeto_de_lei_no_474.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_de_lei_no_475.2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7034/projeto_de_lei_no_476.2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7035/projeto_de_lei_no_477.2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1484/projeto_de_lei_no_478.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1485/projeto_de_lei_no_479.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1486/projeto_de_lei_no_480.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1487/projeto_de_lei_no_481.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7036/projeto_de_lei_no_482.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_de_lei_no_483.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1492/projeto_de_lei_no_484.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1493/projeto_de_lei_no_485.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2002/projeto_de_lei_no_486.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1494/projeto_de_lei_no_487.2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1495/projeto_de_lei_no_488.2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/projeto_de_lei_no_489.2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1496/projeto_de_lei_no_490.2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7037/projeto_de_lei_no_491.2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1497/projeto_de_lei_no_492.2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1498/projeto_de_lei_no_493.2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1499/projeto_de_lei_no_494.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2004/projeto_de_lei_no_495.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1500/projeto_de_lei_no_496.2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/2005/projeto_de_lei_no_497.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7038/projeto_de_lei_no_498.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1502/projeto_de_lei_no_499.2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1503/projeto_de_lei_no_500.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1504/projeto_de_lei_no_501.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1505/projeto_de_lei_no_502.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1507/projeto_de_lei_no_503.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/1512/projeto_de_lei_no_504.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7000/projeto_de_lei_complementar_no_068.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7005/projeto_de_lei_complementar_no_69.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7001/projeto_de_lei_complementar_no_070.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7006/projeto_de_lei_complementar_no_71.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7002/projeto_de_lei_complementar_no_072.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7003/projeto_de_lei_complementar_no_073.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7004/projeto_de_lei_complementar_no_074.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7007/projeto_de_lei_complementar_no_75.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6996/projeto_de_decreto_legislativo_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6997/projeto_de_decreto_legislativo_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/6998/projeto_de_decreto_legislativo_no_12.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7008/projeto_de_resolucao_no_8.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7009/projeto_de_resolucao_no_9.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7014/veto_parcial_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7309/emenda_modificativa_1_ao_pl_407.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7310/emenda_modificativa_2_ao_pl_407.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7311/emenda_modificativa_pl_425.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7312/emenda_aditiva_ao_plc_068.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7313/emenda_aditiva_1_ao_pl_438.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7314/emenda_aditiva_ao_projeto_de_lei_no_449.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7315/emenda_modificativa_ao_projeto_de_lei_no_454.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7317/emendas_ao_pl_406.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7318/emenda_ao_pl_440.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7319/emendas_ao_plc_074.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7320/emenda_modificativa_2_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7321/emendas_ao_plc_75.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7322/emendas_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7323/emenda_ao_pl_475.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7324/emenda_substitutiva_-_poder_executivo_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7325/subemenda_ao_plc_74.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7326/emenda_modificativa_ao_plc_75.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7327/emenda_de_redacao_ao_plc_074.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7329/emendas_substitutivas_no_3_e_4_apresentadas_pelo_executivo_ao_plc_74.2020_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7011/substitutivo_ao_projeto_de_lei_no_446.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7010/substitutivo_ao_projeto_de_lei_complementar_no_68.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8794/portaria_no_001.2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8795/portaria_no_002.2020.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8796/portaria_no_003.2020.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8797/portaria_no_004.2020.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8798/portaria_no_005.2020.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8799/portaria_no_006.2020.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8800/portaria_no_007.2020.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8801/portaria_no_008.2020.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8802/portaria_no_009.2020.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8803/portaria_no_010.2020.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8804/portaria_no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8805/portaria_no_012.2020.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8806/portaria_no_013.2020.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8807/portaria_no_014.2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8808/portaria_no_015.2020.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8809/portaria_no_016.2020.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8810/portaria_no_017.2020.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8811/portaria_no_018.2020.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8812/portaria_no_019.2020.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8813/portaria_no_020.2020.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8814/portaria_no_021.2020.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8815/portaria_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8816/portaria_no_023.2020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8817/portaria_no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8818/portaria_no_025.2020.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8819/portaria_no_026.2020.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8820/portaria_no_027.2020.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8821/portaria_no_028.2020.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8822/portaria_no_029.2020.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8823/portaria_no_030.2020.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8824/portaria_no_031.2020.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8825/portaria_no_032.2020.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8826/portaria_no_033.2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8827/portaria_no_034.2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8828/portaria_no_035.2020.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8829/portaria_no_036.2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8830/portaria_no_037.2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8831/portaria_no_038.2020.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8832/portaria_no_039.2020.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8833/portaria_no_040.2020.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8834/portaria_no_041.2020.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8835/portaria_no_042.2020.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8836/portaria_no_043.2020.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8837/portaria_no_044.2020.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8838/portaria_no_045.2020.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8839/portaria_no_046.2020.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8840/portaria_no_047.2020.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8841/portaria_no_048.2020.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8842/portaria_no_049.2020.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8843/portaria_no_050.2020.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8844/portaria_no_051.2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8845/portaria_no_052.2020.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8846/portaria_no_053.2020.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8847/portaria_no_054.2020.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8848/portaria_no_055.2020.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8849/portaria_no_056.2020.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/8850/portaria_no_057.2020.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7282/veto_ao_projeto_de_lei_no_327.2019.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7012/veto_ao_projeto_de_lei_complementar_no_71.2020.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2020/7013/veto_ao_projeto_de_lei_no_434.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H624"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>