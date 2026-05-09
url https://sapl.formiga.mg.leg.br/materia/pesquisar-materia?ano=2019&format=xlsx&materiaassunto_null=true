--- v0 (2025-11-25)
+++ v1 (2026-05-09)
@@ -10,2231 +10,2231 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1912" uniqueCount="1041">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2423" uniqueCount="1290">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento da Rede Municipal de Ensino no Município de Formiga no período de Férias e Recessos Escolares e dá outras providências.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6874/projeto_de_lei_260.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6874/projeto_de_lei_260.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 260.2019.pdf</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6875/projeto_de_lei_261.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6875/projeto_de_lei_261.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 261.2019.pdf</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6876/projeto_de_lei_262.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6876/projeto_de_lei_262.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 262.2019.pdf</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6877/projeto_de_lei_263.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6877/projeto_de_lei_263.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 263.2019.pdf</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6878/projeto_de_lei_no_264.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6878/projeto_de_lei_no_264.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 264.19.pdf</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6879/projeto_de_lei_no_265.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6879/projeto_de_lei_no_265.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 265.19.pdf</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6880/projeto_de_lei_no_266.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6880/projeto_de_lei_no_266.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 266.19.pdf</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6881/projeto_de_lei_no_267.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6881/projeto_de_lei_no_267.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 267.19.pdf</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6882/projeto_de_lei_no_268.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6882/projeto_de_lei_no_268.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 268.19.pdf</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6883/projeto_de_lei_no_269.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6883/projeto_de_lei_no_269.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 269.19.pdf</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6884/projeto_de_lei_no_270.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6884/projeto_de_lei_no_270.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 270.19.pdf</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6885/projeto_de_lei_no_271.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6885/projeto_de_lei_no_271.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 271.19.pdf</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6886/projeto_de_lei_no_272.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6886/projeto_de_lei_no_272.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 272.19.pdf</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6887/projeto_de_lei_no_273.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6887/projeto_de_lei_no_273.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 273.19.pdf</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6888/projeto_de_lei_no_274.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6888/projeto_de_lei_no_274.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 274.19.pdf</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6889/projeto_de_lei_no_276.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6889/projeto_de_lei_no_276.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 276.19.pdf</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6890/projeto_de_lei_no_278.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6890/projeto_de_lei_no_278.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 278.2019.pdf</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6891/projeto_de_lei_no_279.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6891/projeto_de_lei_no_279.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 279.2019.pdf</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6892/projeto_de_lei_no_280.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6892/projeto_de_lei_no_280.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 280.2019.pdf</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6893/projeto_de_lei_no_281.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6893/projeto_de_lei_no_281.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 281.19.pdf</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6894/projeto_de_lei_no_282.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6894/projeto_de_lei_no_282.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 282.2019.pdf</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6895/projeto_de_lei_no_283.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6895/projeto_de_lei_no_283.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 283.2019.pdf</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6896/projeto_de_lei_no_284.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6896/projeto_de_lei_no_284.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 284.2019.pdf</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6897/projeto_de_lei_no_285.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6897/projeto_de_lei_no_285.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 285.2019.pdf</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6898/projeto_de_lei_no_286.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6898/projeto_de_lei_no_286.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 286.2019.pdf</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6899/projeto_de_lei_no_287.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6899/projeto_de_lei_no_287.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 287.2019.pdf</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6900/projeto_de_lei_no_288.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6900/projeto_de_lei_no_288.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 288.2019.pdf</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6901/projeto_de_lei_no_289.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6901/projeto_de_lei_no_289.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 289.2019.pdf</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6902/projeto_de_lei_no_290.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6902/projeto_de_lei_no_290.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 290.2019.pdf</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6903/projeto_de_lei_no_291.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6903/projeto_de_lei_no_291.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 291.2019.pdf</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6904/projeto_de_lei_no_292.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6904/projeto_de_lei_no_292.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 292.2019.pdf</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6905/projeto_de_lei_no_293.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6905/projeto_de_lei_no_293.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 293.2019.pdf</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6906/projeto_de_lei_no_294.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6906/projeto_de_lei_no_294.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 294.2019.pdf</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6907/projeto_de_lei_no_295.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6907/projeto_de_lei_no_295.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 295.2019.pdf</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6908/projeto_de_lei_no_296.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6908/projeto_de_lei_no_296.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 296.2019.pdf</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6909/projeto_de_lei_no_297.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6909/projeto_de_lei_no_297.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 297.2019.pdf</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6910/projeto_de_lei_no_298.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6910/projeto_de_lei_no_298.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 298.2019.pdf</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6911/projeto_de_lei_no_299.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6911/projeto_de_lei_no_299.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 299.2019.pdf</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6912/projeto_de_lei_no_300.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6912/projeto_de_lei_no_300.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 300.2019.pdf</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6913/projeto_de_lei_no_301.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6913/projeto_de_lei_no_301.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 301.2019.pdf</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6914/projeto_de_lei_no_302.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6914/projeto_de_lei_no_302.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 302.2019.pdf</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6915/projeto_de_lei_no_303.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6915/projeto_de_lei_no_303.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 303.2019.pdf</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6916/projeto_de_lei_no_304.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6916/projeto_de_lei_no_304.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 304.2019.pdf</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6917/projeto_de_lei_no_305.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6917/projeto_de_lei_no_305.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 305.2019.pdf</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6918/projeto_de_lei_no_306.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6918/projeto_de_lei_no_306.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 306.2019.pdf</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6919/projeto_de_lei_no_307.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6919/projeto_de_lei_no_307.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 307.2019.pdf</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6920/projeto_de_lei_no_308.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6920/projeto_de_lei_no_308.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 308.2019.pdf</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6921/projeto_de_lei_no_309.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6921/projeto_de_lei_no_309.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 309.2019.pdf</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6922/projeto_de_lei_no_310.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6922/projeto_de_lei_no_310.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 310.2019.pdf</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6923/projeto_de_lei_no_311.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6923/projeto_de_lei_no_311.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 311.2019.pdf</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6924/projeto_de_lei_no_312.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6924/projeto_de_lei_no_312.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 312.2019.pdf</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6925/projeto_de_lei_no_313.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6925/projeto_de_lei_no_313.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 313.2019.pdf</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6926/projeto_de_lei_no_314.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6926/projeto_de_lei_no_314.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 314.2019.pdf</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6927/projeto_de_lei_no_315.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6927/projeto_de_lei_no_315.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 315.2019.pdf</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_de_lei_no_316.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_de_lei_no_316.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Parque Ecológico Chico Mendes” e dá outras providências.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6928/projeto_de_lei_no_317.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6928/projeto_de_lei_no_317.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 317.2019.pdf</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6929/projeto_de_lei_no_318.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6929/projeto_de_lei_no_318.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 318.2019.pdf</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6930/projeto_de_lei_no_319.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6930/projeto_de_lei_no_319.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 319.2019.pdf</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6931/projeto_de_lei_no_320.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6931/projeto_de_lei_no_320.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 320.2019.pdf</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6932/projeto_de_lei_no_321.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6932/projeto_de_lei_no_321.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 321.2019.pdf</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6933/projeto_de_lei_no_322.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6933/projeto_de_lei_no_322.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 322.2019.pdf</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6934/projeto_de_lei_no_323.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6934/projeto_de_lei_no_323.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 323.2019.pdf</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6935/projeto_de_lei_no_324.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6935/projeto_de_lei_no_324.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 324.2019.pdf</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6936/projeto_de_lei_no_325.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6936/projeto_de_lei_no_325.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 325.2019.pdf</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6937/projeto_de_lei_no_326.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6937/projeto_de_lei_no_326.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 326.2019.pdf</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_327.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_327.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos eliminadores de ar nas tubulações do sistema de água e dá outras providências.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6938/projeto_de_lei_no_328.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6938/projeto_de_lei_no_328.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 328.2019.pdf</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6939/projeto_de_lei_no_329.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6939/projeto_de_lei_no_329.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 329.2019.pdf</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6940/projeto_de_lei_no_330.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6940/projeto_de_lei_no_330.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 330.2019.pdf</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6941/projeto_de_lei_no_331.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6941/projeto_de_lei_no_331.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 331.2019.pdf</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6942/projeto_de_lei_no_332.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6942/projeto_de_lei_no_332.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 332.2019.pdf</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6943/projeto_de_lei_no_333.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6943/projeto_de_lei_no_333.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 333.2019.pdf</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6944/projeto_de_lei_no_334.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6944/projeto_de_lei_no_334.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 334.2019.pdf</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6945/projeto_de_lei_no_335.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6945/projeto_de_lei_no_335.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 335.2019.pdf</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6946/projeto_de_lei_no_336.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6946/projeto_de_lei_no_336.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 336.2019.pdf</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6947/projeto_de_lei_no_337.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6947/projeto_de_lei_no_337.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 337.2019.pdf</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6948/projeto_de_lei_no_338.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6948/projeto_de_lei_no_338.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 338.2019.pdf</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6949/projeto_de_lei_no_339.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6949/projeto_de_lei_no_339.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 339.2019.pdf</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6950/projeto_de_lei_no_340.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6950/projeto_de_lei_no_340.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 340.2019.pdf</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6951/projeto_de_lei_no_341.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6951/projeto_de_lei_no_341.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 341.2019.pdf</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6952/projeto_de_lei_no_342.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6952/projeto_de_lei_no_342.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 342.2019.pdf</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6953/projeto_de_lei_no_343.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6953/projeto_de_lei_no_343.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 343.2019.pdf</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6954/projeto_de_lei_no_344.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6954/projeto_de_lei_no_344.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 344.2019.pdf</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6955/projeto_de_lei_no_345.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6955/projeto_de_lei_no_345.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 345.2019.pdf</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6956/projeto_de_lei_no_346.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6956/projeto_de_lei_no_346.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 346.2019.pdf</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6957/projeto_de_lei_no_347.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6957/projeto_de_lei_no_347.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 347.2019.pdf</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6958/projeto_de_lei_no_348.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6958/projeto_de_lei_no_348.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 348.2019.pdf</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6959/projeto_de_lei_no_349.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6959/projeto_de_lei_no_349.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 349.2019.pdf</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6960/projeto_de_lei_no_350.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6960/projeto_de_lei_no_350.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 350.2019.pdf</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6961/projeto_de_lei_no_351.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6961/projeto_de_lei_no_351.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 351.2019.pdf</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6962/projeto_de_lei_no_352.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6962/projeto_de_lei_no_352.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 352.2019.pdf</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6963/projeto_de_lei_no_353.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6963/projeto_de_lei_no_353.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 353.2019.pdf</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6964/projeto_de_lei_no_354.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6964/projeto_de_lei_no_354.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 354.2019.pdf</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6965/projeto_de_lei_no_355.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6965/projeto_de_lei_no_355.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 355.2019.pdf</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6966/projeto_de_lei_no_356.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6966/projeto_de_lei_no_356.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 356.2019.pdf</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6967/projeto_de_lei_no_357.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6967/projeto_de_lei_no_357.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 357.2019.pdf</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6968/projeto_de_lei_no_358.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6968/projeto_de_lei_no_358.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 358.2019.pdf</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6969/projeto_de_lei_no_359.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6969/projeto_de_lei_no_359.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 359.2019.pdf</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6970/projeto_de_lei_no_360.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6970/projeto_de_lei_no_360.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 360.2019.pdf</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6971/projeto_de_lei_no_361.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6971/projeto_de_lei_no_361.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 361.2019.pdf</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6972/projeto_de_lei_no_362.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6972/projeto_de_lei_no_362.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 362.2019.pdf</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6973/projeto_de_lei_no_363.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6973/projeto_de_lei_no_363.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 363.2019.pdf</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6974/projeto_de_lei_no_364.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6974/projeto_de_lei_no_364.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 364.2019.pdf</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6975/projeto_de_lei_no_365.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6975/projeto_de_lei_no_365.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 365.2019.pdf</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6976/projeto_de_lei_no_366.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6976/projeto_de_lei_no_366.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 366.2019.pdf</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6977/projeto_de_lei_no_367.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6977/projeto_de_lei_no_367.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 367.2019.pdf</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6978/projeto_de_lei_no_368.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6978/projeto_de_lei_no_368.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 368.2019.pdf</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6979/projeto_de_lei_no_369.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6979/projeto_de_lei_no_369.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 369.2019.pdf</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6980/projeto_de_lei_no_370.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6980/projeto_de_lei_no_370.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 370.2019.pdf</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6981/projeto_de_lei_no_371.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6981/projeto_de_lei_no_371.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 371.2019.pdf</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6982/projeto_de_lei_no_372.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6982/projeto_de_lei_no_372.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 372.2019.pdf</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6983/projeto_de_lei_no_373.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6983/projeto_de_lei_no_373.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 373.2019.pdf</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6984/projeto_de_lei_no_374.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6984/projeto_de_lei_no_374.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 374.2019.pdf</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6985/projeto_de_lei_no_375.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6985/projeto_de_lei_no_375.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 375.2019.pdf</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6986/projeto_de_lei_no_376.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6986/projeto_de_lei_no_376.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 376.2019.pdf</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6987/projeto_de_lei_no_377.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6987/projeto_de_lei_no_377.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 377.2019.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_378.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_378.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento do Simples Nacional, destinado a promover a regularização de créditos relativos ao Imposto Sobre Serviço de Qualquer Natureza - ISSQN, inscritos em dívida ativa, ajuizados ou a ajuizar.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6988/projeto_de_lei_no_379.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6988/projeto_de_lei_no_379.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 379.2019.pdf</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6989/projeto_de_lei_no_380.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6989/projeto_de_lei_no_380.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 380.2019.pdf</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6990/projeto_de_lei_no_381.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6990/projeto_de_lei_no_381.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 381.2019.pdf</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_de_lei_no_382.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_de_lei_no_382.2019.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 21 da Lei nº 5176, de 10 de julho de 2017.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6991/projeto_de_lei_no_383.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6991/projeto_de_lei_no_383.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 383.2019.pdf</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6992/projeto_de_lei_no_384.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6992/projeto_de_lei_no_384.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 384.2019.pdf</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_385.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_385.2019.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais para o Serviço de Interesse Público de Transporte Individual de passageiros em veículo de aluguel-táxi no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_386.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_386.2019.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 5468, de 21 de novembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_387.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_387.2019.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ana Guilhermina da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_388.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_388.2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 5.416, de 1º de julho de 2019, que proíbe o manuseio, utilização, queima e a soltura de fogos de artifícios com estampidos, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6993/projeto_de_lei_no_389.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6993/projeto_de_lei_no_389.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 389.2019.pdf</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6994/projeto_de_lei_no_390.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6994/projeto_de_lei_no_390.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 390.2019.pdf</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1468/projeto_de_lei_no_391.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1468/projeto_de_lei_no_391.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e a punição de atos de pichação, vandalismo e depredação do patrimônio público e privado no âmbito do município de formiga e dá outras providências.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6995/projeto_de_lei_no_392.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6995/projeto_de_lei_no_392.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 392.2019.pdf</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1469/projeto_de_lei_no_393.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1469/projeto_de_lei_no_393.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei nº 5.225, de 2 de janeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6829/projeto_de_lei_complementar_49.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6829/projeto_de_lei_complementar_49.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 49.2019.pdf</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6844/projeto_de_lei_complementar_no_50.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6844/projeto_de_lei_complementar_no_50.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 50.2019.pdf</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6830/projeto_de_lei_complementar_no_051.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6830/projeto_de_lei_complementar_no_051.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 051.2019.pdf</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6831/projeto_de_lei_complementar_no_052.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6831/projeto_de_lei_complementar_no_052.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 052.2019.pdf</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6832/projeto_de_lei_complementar_no_053.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6832/projeto_de_lei_complementar_no_053.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 053.2019.pdf</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6833/projeto_de_lei_complementar_no_054.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6833/projeto_de_lei_complementar_no_054.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 054.2019.pdf</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6834/projeto_de_lei_complementar_no_055.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6834/projeto_de_lei_complementar_no_055.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 055.2019.pdf</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6835/projeto_de_lei_complementar_no_056.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6835/projeto_de_lei_complementar_no_056.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 056.2019.pdf</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6836/projeto_de_lei_complementar_no_057.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6836/projeto_de_lei_complementar_no_057.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 057.2019.pdf</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6837/projeto_de_lei_complementar_no_058.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6837/projeto_de_lei_complementar_no_058.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 058.2019.pdf</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6838/projeto_de_lei_complementar_no_059.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6838/projeto_de_lei_complementar_no_059.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 059.2019.pdf</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6839/projeto_de_lei_complementar_no_060.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6839/projeto_de_lei_complementar_no_060.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 060.2019.pdf</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6845/projeto_de_lei_complementar_no_61.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6845/projeto_de_lei_complementar_no_61.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 61.2019.pdf</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6840/projeto_de_lei_complementar_no_062.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6840/projeto_de_lei_complementar_no_062.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 062.2019.pdf</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6841/projeto_de_lei_complementar_no_063.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6841/projeto_de_lei_complementar_no_063.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 063.2019.pdf</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6842/projeto_de_lei_complementar_no_064.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6842/projeto_de_lei_complementar_no_064.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 064.2019.pdf</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6846/projeto_de_lei_complementar_no_65.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6846/projeto_de_lei_complementar_no_65.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 65.2019.pdf</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6843/projeto_de_lei_complementar_no_066.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6843/projeto_de_lei_complementar_no_066.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 066.2019.pdf</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6847/projeto_de_lei_complementar_no_67.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6847/projeto_de_lei_complementar_no_67.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 67.2019.pdf</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6824/projeto_de_decreto_legislativo_no_006.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6824/projeto_de_decreto_legislativo_no_006.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 006.2019</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6825/projeto_de_decreto_legislativo_no_007.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6825/projeto_de_decreto_legislativo_no_007.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 007.2019</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6826/projeto_de_decreto_legislativo_no_009.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6826/projeto_de_decreto_legislativo_no_009.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 009.2019</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>PELO</t>
-[...5 lines deleted...]
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6828/projeto_de_emenda_a_lei_organica_no_003.19.pdf</t>
+    <t>PRELO</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6828/projeto_de_emenda_a_lei_organica_no_003.19.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica nº 003.19</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6827/projeto_de_emenda_a_lei_organica_do_municipio_no_004.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6827/projeto_de_emenda_a_lei_organica_do_municipio_no_004.2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica do Município nº 004.2019</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VPL</t>
   </si>
   <si>
     <t>Veto a Proposição de Lei</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6819/veto_ao_parcial_ao_projeto_de_lei_no_177.2018.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6819/veto_ao_parcial_ao_projeto_de_lei_no_177.2018.pdf</t>
   </si>
   <si>
     <t>Veto ao Parcial ao Projeto de Lei nº 177.2018</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6820/veto_ao_projeto_de_lei_no_317.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6820/veto_ao_projeto_de_lei_no_317.2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 317.2019</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6821/veto_parcial_ao_projeto_de_lei_no_194.2018.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6821/veto_parcial_ao_projeto_de_lei_no_194.2018.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 194.2018</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6822/veto_parcial_ao_projeto_de_lei_no_285.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6822/veto_parcial_ao_projeto_de_lei_no_285.2019.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 285.2019</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>EMEM</t>
   </si>
   <si>
     <t>Emendas</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6809/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6809/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa ao PL 318.2019</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7292/emenda_a_lom_no_003.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7292/emenda_a_lom_no_003.2019.pdf</t>
   </si>
   <si>
     <t>Emenda à LOM nº 003.2019.pdf</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7293/emenda_no_1_ao_projeto_de_lei_no_267.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7293/emenda_no_1_ao_projeto_de_lei_no_267.2019.pdf</t>
   </si>
   <si>
     <t>Emenda nº 1 ao Projeto de Lei nº 267.2019.pdf</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7294/emenda_no_2_ao_projeto_de_lei_no_267.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7294/emenda_no_2_ao_projeto_de_lei_no_267.2019.pdf</t>
   </si>
   <si>
     <t>Emenda nº 2 ao Projeto de Lei nº 267.2019.pdf</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7295/emenda_modificativa_ao_pl_265.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7295/emenda_modificativa_ao_pl_265.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 265.2019.pdf</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7296/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7296/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva apresentada o Projeto de Lei Complementar nº 054.2019.pdf</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7297/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7297/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 309.2019.pdf</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7308/emenda_modificativa_ao_projeto_de_lei_no_309.2019-girado.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7308/emenda_modificativa_ao_projeto_de_lei_no_309.2019-girado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 309.2019-girado.pdf</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7298/emenda_modificativa_projeto_de_lei_no_291.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7298/emenda_modificativa_projeto_de_lei_no_291.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Projeto de Lei nº 291.2019.pdf</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7299/emenda_modificativa_pl_324_e_325.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7299/emenda_modificativa_pl_324_e_325.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa PL 324 e 325.2019.pdf</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7300/emenda_modificativa_plc_060.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7300/emenda_modificativa_plc_060.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa PLC 060.2019.pdf</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7301/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7301/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa ao PL 318.2019.pdf</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7302/emenda_modificativa_ao_projeto_de_lei_no_354.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7302/emenda_modificativa_ao_projeto_de_lei_no_354.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 354.2019.pdf</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7303/emenda_ao_plc_063.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7303/emenda_ao_plc_063.2019.pdf</t>
   </si>
   <si>
     <t>Emenda ao PLC 063.2019.pdf</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7304/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7304/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf</t>
   </si>
   <si>
     <t>Emendas Modificativas ao Projeto de Lei 365.2019.pdf</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7305/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7305/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 0128.2019 retirando o PL 351.2019.pdf</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7307/emenda_modificativa_ao_plc_066.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7307/emenda_modificativa_ao_plc_066.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLC 066.2019.pdf</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7328/emenda_aditiva_no_3_ao_pl_347.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7328/emenda_aditiva_no_3_ao_pl_347.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 3 ao PL 347.2019.pdf</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer nº 472/2019_x000D_
 	_x000D_
 _x000D_
 Projeto de Lei nº 386/2019_x000D_
 _x000D_
 	Ementa: Altera redação da Lei nº 5.468, de 21 de novembro de 2019 e dá outras providências_x000D_
 _x000D_
 	Autor: Executivo_x000D_
@@ -2307,99 +2307,99 @@
 Relatório_x000D_
 _x000D_
 O Projeto de Lei nº 393/2019 visa alterar a redação de dispositivos da Lei nº 5.225, de 2 de janeiro de 2018 e dar outras providências._x000D_
 _x000D_
 Fundamentação_x000D_
 _x000D_
 A Comissão, por todos os seus membros, é favorável ao referido projeto, que altera a redação de dispositivos da Lei nº 5.225, de 2 de janeiro de 2018 (que dispõe sobre a Feira Livre no município de Formiga/MG) e dá outras providências. Conforme a Justificativa do referido projeto, o mesmo visa atender acordo feito em reunião ocorrida na Promotoria de Justiça, no último dia 11, ocasião em que ficou decidido que o Poder Legislativo desenvolveria propositura alterando a Lei nº 5.225/2018. Ainda de acordo com a Justificativa, as mudanças realizadas na mencionada Lei buscam adequar a legislação municipal às legislações estadual e federal da área, especialmente na regulamentação do comércio de carnes in natura, dos documentos necessários para a autorização de feirante, da manipulação de alimentos na feira e da forma de embalagem, além de criar a figura do feirante ambulante rural, situação esta que resolve o conflito de legislações municipais. A Comissão, também pela integralidade dos seus membros, é igualmente favorável à Emenda Aditiva nº 1 e à Emenda Modificativa/Aditiva nº 1, ambas de autoria da Vereadora Joice Alvarenga Borges Carvalho.  _x000D_
 _x000D_
 Conclusão_x000D_
 _x000D_
 Somos favoráveis à condução do projeto e das emendas a plenário para apreciação.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6803/oficio_retirando_projetos_-_plc_33.2018_e_plc_44.2018.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6803/oficio_retirando_projetos_-_plc_33.2018_e_plc_44.2018.pdf</t>
   </si>
   <si>
     <t>Oficio retirando projetos - PLC 33.2018 e PLC 44.2018</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6805/oficio_solicitando_a_retirada_do_projeto_de_lei_complementar_no_031.2018.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6805/oficio_solicitando_a_retirada_do_projeto_de_lei_complementar_no_031.2018.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando a retirada do Projeto de Lei Complementar nº 031.2018</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6800/oficio_retirando_o_plc_50.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6800/oficio_retirando_o_plc_50.2019.pdf</t>
   </si>
   <si>
     <t>Ofício retirando o PLC 50.2019</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6804/oficio_retirando_substitutivo_ao_projeto_de_lei_171.2018.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6804/oficio_retirando_substitutivo_ao_projeto_de_lei_171.2018.pdf</t>
   </si>
   <si>
     <t>Ofício retirando substitutivo ao Projeto de Lei 171.2018</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6799/oficio_retirando_o_pl_309.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6799/oficio_retirando_o_pl_309.2019.pdf</t>
   </si>
   <si>
     <t>Oficio retirando o PL 309.2019</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Conforme registrado na 144ª Reunião Ordinária realizada em 18 de novembro de 2019, envio a Vossa Senhoria, a pedido da Vereadora Joice Alvarenga Borges Carvalho, cópia da Lei nº 5402, de 5 de junho de 2019, que institui o Dia Milena Siqueira, Dia Municipal de Combate ao Feminicídio, como forma de incentivar as organizações da sociedade civil a promoção de "campanhas, debates, seminários, palestras, entre outras atividades, para conscientizar a população sobre a importância do Combate ao Feminicídio, na forma tentada ou consumada, e demais formas de violência contra a mulher", conforme especificado no Art. 4º da referida Lei.  _x000D_
 _x000D_
 Assim sendo, encaminho-lhe, anexo, a cópia da referida Lei.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
@@ -3096,356 +3096,1103 @@
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Foi registrado pela Vereadora Joice Alvarenga Borges Carvalho - Joice Alvarenga, na 147ª Reunião Ordinária realizada em 09 de dezembro de 2019, o envio à Vossa Excelência do seguinte pedido de informação (ouvido em plenário, votado e aprovado):_x000D_
 _x000D_
 	_x000D_
 	Que o Poder Executivo informe a esta Casa sobre o cumprimento do Cronograma de Regularização da Feira Livre de Formiga, enviado à Promotoria de Justiça, conforme Ofício nº 416/2019, anexo, de autoria de Vossa Excelência: a) quais ações foram executadas? b) e as que não foram executadas, qual o motivo?</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, Evandro Donizetti da Cunha - Piruca, encaminha a V. Ex.ª cópia dos pedidos de providência de nº 726 a 741/2019/SCMF, que deram entrada na Reunião Ordinária, no dia 16/12/2019, para conhecimento e providências necessárias dentro das possibilidades deste Poder.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6801/oficio_retirando_o_projeto_de_lei_complementar_no_053.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6801/oficio_retirando_o_projeto_de_lei_complementar_no_053.2019.pdf</t>
   </si>
   <si>
     <t>Ofício retirando o Projeto de Lei Complementar nº 053.2019</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6802/oficio_retirando_o_projeto_de_lei_no_342.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6802/oficio_retirando_o_projeto_de_lei_no_342.2019.pdf</t>
   </si>
   <si>
     <t>Ofício retirando o Projeto de Lei nº 342.2019</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6806/retirada_do_plc_066.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6806/retirada_do_plc_066.2019.pdf</t>
   </si>
   <si>
     <t>Retirada do PLC 066.2019</t>
   </si>
   <si>
+    <t>11599</t>
+  </si>
+  <si>
+    <t>PORT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11599/portaria_n_001_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissão Vanessa Pacheco Lima, para provimento do cargo de Assistente Judiciério Legislativo, para cumprimento de jornada diaria de 4 (quatro) horas de trabalho. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11600</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11600/portaria_n_002_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Exonerar Anténio Monteiro Junior do cargo em comissão de Assistente Judiciario Legislativo. Art. 2° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 08 de janeiro de 2019.</t>
+  </si>
+  <si>
+    <t>11601</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11601/portaria_n_003_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Exonerar a pedido do Vereador Marcelo Fernandes de Oliveira Marcelo Fernandes, o servidor Livio César Andrade Vieira do cargo em comissão de Assessor Parlamentar. Art. 2° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a 08 de janeiro de 2019.</t>
+  </si>
+  <si>
+    <t>11602</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11602/portaria_n_004_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissão Antdnio Monteiro Junior, para provimento do cargo de Assessor Juridico Legislativo, para cumprimento de jornada diaria de 4 (quatro) horas de trabalho. Art. 2° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 09 de janeiro de 2019.</t>
+  </si>
+  <si>
+    <t>11603</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11603/portaria_n_005_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissão Waldereci Santos, para provimento do cargo de Assistente Judiciario Legislativo, para cumprimento de jornada diaria de 4 (quatro) horas de trabalho. Art. 2° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 09 de janeiro de 2019.</t>
+  </si>
+  <si>
+    <t>11604</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11604/portaria_n_006_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a comissão Permanente de Constituição, Justiça e Redação. Art. 2° A comissão sera composta pelos vereadores: Mauro César Alves de Sousa - Mauro César - Presidente Flavio Santos do Couto - Flavio Couto - Relator José Geraldo da Cunha - Cabo Cunha - Membro Suplentes: Sandromar Evandro Vieira - Sandrinho da Looping - Presidente Flavio Martins da Silva - Flavio Martins - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3° A comissão terá como objetivo manifestar sobre: os aspectos juridico, constitucional e legal das proposições para efeito de admissibilidade e tramitação, na forma do Regimento da Câmara, as quais ndo poderdo tramitar na Câmara sem o seu parecer, salvo nos casos expressamente previstos proposições que visa perda de mandato, licenga de Prefeito e Vereadores e discussdo única é terminativo o parecer da r [...]"""</t>
+  </si>
+  <si>
+    <t>11605</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11605/portaria_n_007_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a comissão Permanente de Finangas, Orçamento e Tomada de Contas. Art. 2° A comissão será composta pelos vereadores: Sidney Geraldo Ferreira - Sidney Ferreira - Presidente Sandromar Evandro Vieira - Sandrinho da Looping - Relator Wilse Marques Faria - Wilse Marques - Membro Suplentes: Flavio Santos do Couto - Flavio Couto - Presidente José Geraldo da Cunha - Cabo Cunha - Relator Joice Alvarenga Borges Carvalho - Joice Alvarenga - Membro Art. 3° A comissão terd como objetivo manifestar sobre: o plano plurianual, lei de diretrizes Orgamentérias Anual, crédito adicional e contas publicas, destacadamente as apresentadas anualmente pelo Prefeito planos de desenvolvimento e programas de obras do Municipio e fiscalização dos recursos municipais neles investidos matéria tributaria repercussdo financeira das proposiçdes comprovação de existéncia [...]"""</t>
+  </si>
+  <si>
+    <t>11606</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11606/portaria_n_008_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno dessa Casa Legislativa, a Comissão Permanente de Servigos Públicos Municipais. Art. 2° A comissão serd composta pelos vereadores: Joice Alvarenga Borges Carvalho - Joice Alvarenga - Presidente Marcelo Fernandes de Oliveira - Marcelo Fernandes - Relator Flavio Martins da Silva - Fldvio Martins - Membro Suplentes: Mauro César Alves de Sousa - Mauro César - Presidente Sidney Geraldo Ferreira - Relator Wilse Marques Faria - Wilse Marques - Membro Art. 3° A comissão terd como objetivo manifestar sobre: politica e sistemas educacionais, inclusive Creches e Recursos Humanos, materiais e financeiros para a Educação politica de saúde e processo de planificação em saude, sistema único de saude higiene, educação e assisténcia sanitaria contratação de instituiçdes privadas de saude planos plurianuais e programas de saneamento bésico limpeza urbana, tratamento e destinaç [...]"""</t>
+  </si>
+  <si>
+    <t>11607</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11607/portaria_n_009_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma comissão Especial de Meio Ambiente. Art. 2° A comissão será composta pelos vereadores: Sidney Geraldo Ferreira - Sidney Ferreira - Presidente Flavio Santos do Couto - Flavio Couto - Relator Wilse Marques Faria - Wilse Marques - Membro Suplentes: Flavio Martins da Silva - Flavio Martins - Presidente Mauro César Alves de Sousa - Mauro César - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3° A comissão terd como objetivo as matérias relacionadas a politica e o direito ambientais, a preservação da biodiversidade, a proteção, a recuperagio e a conservação dos ecossistemas, o controle da poluiçdo e da degradação ambientais, a proteção da flora, da fauna e da paisagem, a educação ambiental, a politica de recursos atmosféricos, hidricos, energéticos, minerérios, de solos e bióticos. Art. [...]</t>
+  </si>
+  <si>
+    <t>11608</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11608/portaria_n_010_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o art. 97-A do Regimento Interno desta Casa Legislativa, uma comissão de Participação Popular. Art. 2° A comissão serd composta pelos vereadores: Joice Alvarenga Borges Carvalho - Joice Alvrenga - Presidente Sidney Geraldo Ferreira - Sidney Ferreira - Relator Flavio Santos do Couto - Flavio Couto - Membro Suplentes: Marcelo Fernandes de Oliveira - Marcelo Fernandes - Presidente Flavio Martins da Silva - Flávio Martins - Relator Sandromar Evandro Vieira - Sandrinho da Looping - Membro Art. 3° A comissão terd como objetivo receber, analisar o material e a forma de proposiçdo sugerida por entidade associativa da sociedade civil, com exceção de partido politico com representação na Câmara Municipal. Art. 4° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11609</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11609/portaria_n_011_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma comissão Especial de Seguranca Pública. Art. 2° A comissão serd composta pelos vereadores: Mauro César Alves de Sousa - Mauro César - Presidente Flavio Martins da Silva - Flavio Martins - Relator José Geraldo da Cunha - Cabo Cunha - Membro Suplentes: Sidney Geraldo Ferreira - Sidney Ferreira - Presidente Sandromar Evandro Vieira - Sandrinho da Looping - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3° A comissão terá como objetivo as matérias relacionadas a politica de seguranga publica, de combate ao crime organizado, carceraria, de recuperação e de reintegração social de egressos do sistema prisional e defesa civil. Art. 4° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11610</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11610/portaria_n_012_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma comissão Especial para compor o Orgão de Defesa dos Direitos Humanos, prevista no art. 5° da Lei nº 3.904, de 27 de setembro de 2006. Art. 2° A comissão será composta pelos vereadores: José Geraldo da Cunha - Cabo Cunha - Presidente Sandromar Evandro Vieira - Sandrinho da Looping - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Suplentes: Wilse Marques Faria - Wilse Marques - Presidente Flavio Santos do Couto - Flavio Couto - Relator Mauro César Alves de Sousa - Mauro César - Membro Art. 3° A comissão terd como objetivo a defesa dos direitos e deveres sociais, politico, econdmicos, culturais, étnicos, religiosos e humanos dos cidaddos, podendo ser assessorada pela Assessoria Juridica e pela Assistente Social da Câmara Municipal de Formiga. Art. 4° Esta Portaria entra em vigor na data de sua publicago.</t>
+  </si>
+  <si>
+    <t>11611</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11611/portaria_n_013_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Instituir a comissão Especial de Registro de Preços e nomear os seguintes servidores: Antdnio Carlos de Campos Júnior - Presidente Carlos Renato Brito Angeli - Relator Marcelo Nogueira - Membro Suplentes: Ederson dos Reis Morais - Presidente Magno Luiz Silva - Relator Elisangela Garcia de Araújo - Membro Art. 2° A comissão tem como atribuição gerenciar e acompanhar as Atas de Registro de preços, vigentes no exercicio de 2019. Parigrafo Unico. Trimestralmente, a comissão deverá providenciar a publicação dos preços registrados para orientação da administração, na imprensa oficial ou site oficial da Administração, realizando, previamente, pesquisa de mercado comprovando que os preços registrados estdo compativeis com os preços de mercado. Art. 3° Esta Portaria entra em vigor na data de sua publicago.</t>
+  </si>
+  <si>
+    <t>11612</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11612/portaria_n_014_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissão Marcelo Pereira Ramos, para provimento do cargo de Assessor Parlamentar, para cumprimento de jornada diária de 8 (oito) horas de trabalho. Parigrafo único. A nomeação do Assessor Parlamentar, previsto no caput, é feita mediante indicação do Vereador Marcelo Fernandes de Oliveira. Art. 2° Esta Portaria entra em vigor na data de sua publicago.</t>
+  </si>
+  <si>
+    <t>11613</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11613/portaria_n_015_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Ficam estabelecidas as normas de gerenciamento, uso e controle da frota de veiculos oficiais, no &amp;mbito do Poder Legislativo Municipal, em conformidade com o disposto nesta Portaria. Art. 2° Os veiculos oficiais somente poderdio ser conduzidos por servidor devidamente habilitado. Art. 3° O Assessor Legislativo Administrativo é o responsavel pelo gerenciamento da frota de veiculos, cabendo ao mesmo: I - receber e analisar as solicitações para utilização de veiculos 1I - expedir autorização para a utilização dos veiculos III - promover a fiscalização e controle da guarda dos veiculos IV - manter dentro dos veiculos, de forma sempre utilizada, planilha contendo o registro, caracteristicas gerais e outras informações dos veiculos V - organizar e manter atualizados os controles de abastecimento dos veiculos, com o intuito de acompanhar e controlar os gastos com combustivel VI - tomar as providéncias necessari [...]"""</t>
+  </si>
+  <si>
+    <t>11614</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11614/portaria_n_016_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o seguinte projeto: Projeto de Lei nº 251/2018, dispõe sobre o pagamento de multas por atos de crueldade praticados contra animais, independentemente de punições previstas em outros dispositivos legais e dá outras providências. Art. 2° A comissão será composta pelos vereadores: José Geraldo da Cunha - Cabo Cunha - Presidente Marcelo Fernandes de Oliveira - Marcelo Fernandes- Relator Flávio Santos do Couto - Flávio Couto - Membro Art. 3º Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 12 de fevereiro de 2019.</t>
+  </si>
+  <si>
+    <t>11615</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11615/portaria_n_017_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 183/2018, altera redação do inciso III do artigo 26 da Lei nº 5212/2017, que dispõe sobre a regulamentação da atividade de comércio ou prestação de serviços ambulantes nas vias e logradouros públicos do município de Formiga. Art. 2° A comissão será composta pelos vereadores: Wilse Marques Faria - Wilse Marques — Presidente Sidney Geraldo Ferreira - Sidney Ferreira — Relator Flavio Martins da Silva - Flavio Martins — Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 19 de fevereiro de 2019.</t>
+  </si>
+  <si>
+    <t>11616</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11616/portaria_n_018_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o art. 91, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Emenda a Lei Organica nº 003/2019, que altera dispositivo da Lei Organica do Municipio de Formiga. Art. 2° A comissão serd composta pelos vereadores: Sidney Geraldo Ferreira - Sidney Ferreira — Presidente Wilse Marques Faria — Wilse Marques — Relatora Joice Alvarenga Borges Carvalho - Joice Alvarenga — Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 19 de fevereiro de 2019.</t>
+  </si>
+  <si>
+    <t>11617</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11617/portaria_n_019_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Antecipar a Reunido Ordinaria do dia 04 de março de 2019, segundafeira de Carnaval, para o dia 28 de fevereiro de 2019, quinta-feira, as 9 horas no plenario da Céamara Municipal de Formiga. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11618</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11618/portaria_n_020_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear a comissão Organizadora do Processo Seletivo do Jovem Aprendiz da Câmara Municipal de Formiga. Art. 2° A comissão sera composta pelos servidores publicos efetivos: Maria Cristina Labella de Carvalho - Assistente Social Legislativo - Presidente Marco Aurélio Almeida - Arquivista Legislativo - Membro Antdnio Carlos de Campos Júnior - Agente Legislativo - Membro Art. 3° A comissão terd como atribuição a organização e o acompanhamento de todas as etapas do processo seletivo para a contratação do Jovem Aprendiz da Câmara Municipal de Formiga, conforme edital a ser posteriormente publicado. Art. 4° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 20 de fevereiro de 2019.</t>
+  </si>
+  <si>
+    <t>11619</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11619/portaria_n_021_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Determinar ponto facultativo o dia 04 de março de 2019, segundafeira, véspera do feriado de Carnaval. Art. 2° No dia 06 de março de 2019, quarta-feira, ndo haverd expediente na Câmara Municipal. Art. 3° Esta Portaria entra em vigor na data de sua publicagéo.</t>
+  </si>
+  <si>
+    <t>11620</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11620/portaria_n_022_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o Regimento Interno desta Casa Legislativa, uma Comissão Especial de Saúde. Art. 2° A comissão serd composta pelos vereadores: Sandromar Evandro Vieira - Sandrinho da Looping - Presidente Marcelo Fernandes de Oliveira - Marcelo Fernandes - Relator Joice Alvarenga Borges Carvalho - Joice Alvarenga - Membro Suplentes: Mauro César Alves de Sousa - Mauro César - Presidente Flavio Santos do Couto - Flavio Couto - Relator Wilse Marques Faria - Wilse Marques - Membro Art. 3° A comissão terd como objetivo as matérias relacionadas a saude, a assisténcia médica, hospitalar, sanitária, a prevenção das deficiéncias fisica, sensorial, mental e o saneamento basico. Art. 4° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 20 de março de 2019.</t>
+  </si>
+  <si>
+    <t>11621</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11621/portaria_n_023_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de analisar e exarar parecer no Veto Parcial ao Projeto de Lei nº 194/2018, que proibe o manuseio, a utilização, a queima e a soltura de fogos de artificios com estampidos, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Municipio de Formiga e dá outras providéncias. Art. 2° A comissão será composta pelos vereadores: Marcelo Fernandes de Oliveira - Marcelo Fernandes - Presidente Flavio Santos do Couto - Flavio Couto - Relator Sandromar Evandro Vieira - Sandrinho da Looping - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 19 de março de 2019.</t>
+  </si>
+  <si>
+    <t>11622</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11622/portaria_n_024_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 243/2018, altera a Lei nº 5.285/2018, que desafeta drea institucional e autoriza sua permuta pela construgio do Centro de Desenvolvimento Social e Comunitario (CEDESC) na drea institucional situada na Rua Contorno dos Palmares, entre os residenciais Geraldo Veloso e Tino Pereira. Art. 2° A comissão serd composta pelos vereadores: Flavio Santos do Couto - Flavio Couto - Presidente José Geraldo da Cunha - Cabo Cunha - Relator Wilse Marques Faria - Wilse Marques - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 26 de março de 2019.</t>
+  </si>
+  <si>
+    <t>11623</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11623/portaria_n_025_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei nº 158/2018, altera a Lei nº 5.285/2018, que desafeta área institucional e autoriza sua permuta pela construção do Centro de Desenvolvimento Social e Comunitário (CEDESC) na área institucional situada na Rua Contorno dos Palmares, entre os residenciais Geraldo Veloso e Tino Pereira. - Substitutivo ao Projeto de Lei nº 171/2018, reestrutura o Conselho Municipal de Conservação e Defesa do Meio Ambiente - CODEMA Y Art. 2º A comissão será composta pelos vereadores: Sandromar Evandro Vieira - Sandrinho da Looping - Presidente Flávio Santos do Couto - Flávio Couto - Relator Mauro César Alves de Sousa - Mauro César - Membro Art. 3º Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 02 de abril de 2019.</t>
+  </si>
+  <si>
+    <t>11624</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11624/portaria_n_026_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Substitutivo ao Projeto de Lei nº 253/2018, altera dispositivos da Lei Municipal nº 4.172, de 31 de março de 2009. - Projeto de Lei Complementar nº 049/2019, altera a Lei Complementar 169, de 26 de outubro de 2017, que dispõe sobre a Estrutura Organizacional e Administrativa da Administração Direta do Município de Formiga. - Projeto de Lei nº 274/2019, autoriza abertura de crédito especial e dá outras providências. Art. 2° A comissão será composta pelos vereadores: Flávio Martins da Silva - Flávio Martins - Presidente Joice Alvarenga Borges Carvalho - Joice Alvarenga - Relatora Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3º Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 02 de abril de 2019.</t>
+  </si>
+  <si>
+    <t>11625</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11625/portaria_n_027_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Determinar ponto facultativo o dia 18 de abril de 2019, quinta-feira, véspera do feriado de 19 de abril, Sexta-feira da Paixão, nas dependéncias da Câmara Municipal de Formiga. Art. 2º Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11626</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11626/portaria_n_028_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder a servidora, ELISANGELA GARCIA DE ARAUJO, Assistente Legislativo, 01 (um) mês de férias prémio, no periodo de 06 (seis) de maio a 04 (quatro) de junho de 2019. Art. 2° Esta Portaria entrará em vigor na data de sua publicação, produzindo seus efeitos a partir de 06 de maio de 2019.</t>
+  </si>
+  <si>
+    <t>11627</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11627/portaria_n_029_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei Complementar nº 054/2019, altera dispositivos da Lei Complementar nº 43 de 24/02/2011, alterada pela Lei Complementar nº 172, de 20/12/2017 e pela Lei Complementar nº 181, de 27/03/2018. - Projeto de Lei Complementar nº 055/2019, altera dispositivos da Lei Complementar nº 42, de 24/02/2011, alterada pela Lei Complementar nº 174, de 02/01/2018. - Projeto de Lei Complementar nº 056/2019, Altera dispositivos da Lei Complementar nº 38, de 15/12/2010, alterada pela Lei Complementar nº 175, de 02/01/2018 e pela Lei Complementar nº 184, de 12/04/2018. o - Projeto de Lei Complementar nº 057/2019, altera dispositivos da Lei Complementar n 008, de 22/12/2006, alterada pela Lei Complementar nº 194, de 04/12/2018. Art. [...]</t>
+  </si>
+  <si>
+    <t>11628</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11628/portaria_n_030_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei nº 198/2018, dispõe sobre a Politica Municipal de Prevenção e Combate a Corrupção, cria o Conselho Municipal de Transparéncia e Controle Social - CMTCS, no âmbito do Municipio de Formiga e da outras providéncias. - Projeto de Lei Complementar nº 051/2019, altera e acresce dispositivos na Lei Complementar nº 93/2012, que dispõe sobre a nomeação para cargos em comissão no âmbito do Poder Executivo e Poder Legislativo Municipal e da outras providéncias. - Projeto de Lei nº 293/2019, obriga os estabelecimentos publicos e privados no municipio de Formiga a inserir nas placas de atendimento prioritdrio o Simbolo Mundial do Autismo e da outras providéncias. [...]</t>
+  </si>
+  <si>
+    <t>11629</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11629/portaria_n_031_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder a servidora, SIMONE RODRIGUES DA SILVA PEDROSA, Auxiliar Legislativo, 01 (um) mês de férias prémio, no periodo de 30 (trinta) de maio a 28 (vinte e oito) de junho de 2019. Art. 2° Esta Portaria entrará em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11630</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11630/portaria_n_032_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Exonerar a Sra. Virginia Oliveira de Sousa do cargo efetivo de Assistente Legislativo a pedido da servidora. Art. 2° Esta Portaria entra em vigor na data de sua publicação, retroagindo seus efeitos a de 28 de abril de 2019.</t>
+  </si>
+  <si>
+    <t>11631</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11631/portaria_n_033_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Determinar ponto facultativo o dia 07 de junho de 2019, sexta-feira, após o feriado 06 de junho, quinta-feira, dia do aniversario do municipio de Formiga, nas dependéncias da Câmara Municipal de Formiga. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11632</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11632/portaria_n_034_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Determinar ponto facultativo o dia 21 de junho de 2019, sexta-feira, após o feriado 20 de junho, quinta-feira, dia de Corpus Christi, nas dependências da Câmara Municipal de Formiga. Art. 2º Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11633</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11633/portaria_n_035_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre Projeto de Lei nº 318/2019, altera e acrescenta dispositivo à Lei nº 4433 de 07 de abril de 2011, que dispõe sobre a campanha educativa, prevenção e o controle da transmissão da dengue no município de Formiga e dá outras providências. Art. 2° A comissão será composta pelos vereadores: José Geraldo da Cunha- Cabo Cunha- Presidente Flávio Santos do Couto- Flávio Couto- Relator Marcelo Fernandes de Oliveira- M arcelo Fernandes- Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11634</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11634/portaria_n_036_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de analisar e exarar parecer no Veto Parcial ao Projeto de Lei nº 285/2019, que dispõe sobre a responsabilidade das empresas prestadoras de servigos de pavimentação asfaltica e tapa-buracos no Municipio de Formiga. Art. 2° A comissão será composta pelos vereadores: Wilse Marques Faria - Wilse Marques - Presidente Sidney Geraldo Ferreira - Sidney Ferreira - Relator Sandromar Evandro Vieira - Sandrinho da Looping - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, retroagindo seus efeitos a 19 de junho de 2019.</t>
+  </si>
+  <si>
+    <t>11635</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11635/portaria_n_037_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear uma comissão Especial com a finalidade de estudar e exarar parecer ao Projeto de Decreto Legislativo nº 007/2019, que concede titulos de Cidadania Honordria e Medalhas de Honra ao Mérito e da outras providéncias. Paragrafo único. Os homenageados serdo condecorados com os Titulos de Cidadania Honoraria e Medalhas de Honra ao Mérito “Seis de Junho” em Sessdo Solene da Céamara Municipal de Formiga. Art. 2° A comissão será composta pelos seguintes vereadores: Flavio Santos do Couto — Flavio Couto — Presidente José Geraldo da Cunha - Cabo Cunha — Relator Mauro César Alves de Sousa - Mauro César— Membro Art. 3° Esta Portaria entrara em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11636</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11636/portaria_n_038_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear uma comissão Especial com a finalidade de estudar e exarar parecer ao Projeto de Decreto Legislativo nº 007/2019, que concede titulos de Cidadania Honordria e Medalhas de Honra ao Mérito e dá outras providéncias. Parágrafo único. Os homenageados serdo condecorados com os Titulos de Cidadania Honoraria e Medalhas de Honra ao Mérito “Seis de Junho” em Sessão Solene da Câmara Municipal de Formiga. Art. 2° A comissão serd composta pelos seguintes vereadores: Flavio Santos do Couto - Flávio Couto - Presidente José Geraldo da Cunha - Cabo Cunha - Relator Flavio Martins da Silva - Flávio Martins - Membro Art. 3° Esta Portaria entrará em vigor na data de sua publicação, produzindo seus efeitos a partir do dia 28 de junho de 2019. Art. 4° Fica revogada a Portaria nº 37, de 25 de junho de 2019.</t>
+  </si>
+  <si>
+    <t>11637</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11637/portaria_n_039_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa uma comissão Especial com a finalidade de exarar parecer sobre o Segundo Substitutivo ao Projeto de Lei nº 299/2019, que altera a redação de dispositivos da Lei nº 932, de 20 de dezembro de 1973, que dispõe sobre o Cédigo de Posturas do Municipio de Formiga e dá outras providéncias. Art. 2° A comissão serd composta pelos vereadores: Joice Alvarenga Borges Carvalho - Joice Alvarenga - Presidente Flévio Martins da Silva - Flavio Martins - Relator Flavio Santos do Couto - Flavio Couto - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, retroagindo seus efeitos a 02 de julho de 2019."""</t>
+  </si>
+  <si>
+    <t>11638</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11638/portaria_n_040_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de exarar parecer sobre o Segundo Substitutivo ao Projeto de Lei nº 299/2019, que altera a redação de dispositivos da Lei nº 932, de 20 de dezembro de 1973, que dispõe sobre o Código de Posturas do Município de Formiga e dá outras providências. Art. 2° A comissão será composta pelos vereadores: Flávio Martins da Silva - Flávio Martins - Presidente Joice Alvarenga Borges Carvalho - Joice Alvarenga - Relatora Flávio Santos do Couto - Flávio Couto - Membro Art. 3º Esta Portaria entrará em vigor na data de sua publicação, produzindo seus efeitos a partir do dia 09 de julho de 2019. Art. 4° Fica revogada a Portaria nº 39, de 03 de julho de 2019.</t>
+  </si>
+  <si>
+    <t>11639</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11639/portaria_n_041_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2° art. 115, do Regimento Interno desta Casa Legislativa, uma Comisséo Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei nº 313/2019, autoriza o Municipio de Formiga a doar como incentivo e para instalação de novo empreendimento, a sociedade empresaria Fabio Anténio da Costa - ME, o terreno identificado como Lote 03, da Quadra B, situado na Rua “A”, no loteamento denominado Distrito Industrial José Luiz Andrade 1. - Projeto de Lei Complementar nº 059/2019, altera o anexo VI, Lei Complementar n 45, de 3 de março de 2011, com redação dada pela Lei Complementar nº 78, de 4 de abril de 2012, acrescendo, conforme Mensagem nº 058/2019-GAB, as. opçées de escolaridade exigidas para o cargo de Controlador Previdencidrio a formação completa em curso superior de Administração. [...]</t>
+  </si>
+  <si>
+    <t>11640</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11640/portaria_n_042_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Determinar ponto facultativo o dia 16 de agosto de 2019, sexta-feira, após o feriado 15 de agosto, quinta-feira, dia de Assunção de Nossa Senhora, nas dependéncias da Câmara Municipal de Formiga. Art. 2° Esta Portaria entra em vigor na data de sua publicagéo.</t>
+  </si>
+  <si>
+    <t>11641</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11641/portaria_n_043_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre o seguinte projeto: - Projeto de Lei nº 265/2019, autoriza o Chefe do Poder Executivo Municipal a firmar termo de cooperação com a Agéncia Reguladora Intermunicipal de Saneamento Bdasico de Minas Gerais-ARISB-MG, para regulação e fiscalização dos servigos de saneamento basico. Art. 2° A comissão serd composta pelos vereadores: Flavio Martins da Silva - Flavio Martins - Presidente Flavio Santos do Couto - Flavio Couto - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 20 de agosto de 2019.</t>
+  </si>
+  <si>
+    <t>11642</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11642/portaria_n_044_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre o seguinte projeto: - Projeto de Lei nº322/2019, dispõe sobre a proibição da aquisição de copos de plastico e canudos, exceto os biodegradaveis, na Administraçdo Piblica, direta e indireta, no ambito do Municipio de Formiga. Art. 2° A comissão sera composta pelos vereadores: Marcelo Fernandes de Oliveira - Marcelo Fernandes - Presidente Flavio Martins da Silva - Flavio Martins - Relator Flavio Santos do Couto - Flavio Couto - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 20 de agosto de 2019.</t>
+  </si>
+  <si>
+    <t>11643</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11643/portaria_n_045_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o $2º, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre o seguinte projeto: - Projeto de Lei nº 328/2019, obriga a transmissdo ao vivo e via internet, das licitagées do Poder Executivo e Poder Legislativo. Art. 2° A comissão será composta pelos vereadores: José Geraldo da Cunha - Cabo Cunha - Presidente Wilse Marques Faria - Wilse Marques - Relatora Flavio Santos do Couto - Flavio Couto - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 20 de agosto de 2019.</t>
+  </si>
+  <si>
+    <t>11644</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11644/portaria_n_046_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei Complementar nº 058/2019, altera a redação de dispositivos das Leis Complementares nº 41 e 44 de 24 def evereiro de 2011. - Projeto de Lei nº 334/2019, autoriza o Municipio de Formiga a doar imével, caracterizados como sendo os lotes 03, 04, 05, 06 e 07 situados no Distrito Industrial Myrté Albergaria Pieroni, a sociedade empresaria Transportadora Silveira Mendonga Ltda. Art. 2° A comissão serd composta pelos vereadores: Sandromar Evandro Vieira - Sandrinho da Looping - Presidente Mauro César Alves de Sousa - Mauro César - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 27 de agosto de 2019.</t>
+  </si>
+  <si>
+    <t>11645</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11645/portaria_n_047_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Exonerar Antônio Monteiro Júnior do cargo em comissão de Assistente Judiciário Legislativo. Art. 2º Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11646</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11646/portaria_n_048_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Exonerar Waldereci Santos do cargo em comissão de Assistente Judiciario Legislativo. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11647</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11647/portaria_n_049_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder o servidor, MARCO AURELIO ALMEIDA, Arquivista Legislativo, 01 (um) mês de férias prémio, no periodo de 02 (dois) de setembro a 1° (primeiro) de outubro de 2019. Art. 2° Esta Portaria entrard em vigor na data de sua publicação, retroagindo seus efeitos a 02 de setembro de 2019.</t>
+  </si>
+  <si>
+    <t>11648</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11648/portaria_n_050_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de analisar e exarar parecer no Veto ao Projeto de Lei nº 317/2019, que dispée sobre a implantação de dispositivo chamado """"boca de lobo inteligente” nos logradouros do Municipio de FormigaMG e dá outras providéncias. Art. 2° A comissão será composta pelos vereadores: José Getaldo da Cunha - Cabo Cunha - Presidente Mauro César Alves de Sousa - Mauro César - Relator Joice Alyarenga Borges Carvalho - Joice Alvarenga - Membro Art. 3° Esta Portaria entra em vigor na data de sua pubhcaçao retroagindo seus efeitos a 02 de setembro de 2019."""</t>
+  </si>
+  <si>
+    <t>11649</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11649/portaria_n_051_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com os artigos 91, 256 e 257 do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de analisar e exarar parecer no Veto Parcial ao Projeto de Lei nº 177/2018, altera a redação de dispositivos da Lei nº 5.225, de 2 de janeiro de 2018, que dispde sobre a Feira Livre no municipio de Formiga. Art. 2° A comissio serd composta pelos vereadores: Wilse Marques Faria - Wilse Marques- Presidente Sandromar Evandro Vieira - Sandrinho da Looping - Relator Marcelo Fernandes de Oliveira - Marcelo Fernandes - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, retroagindo seus efeitos a 02 de setembro de 2019.</t>
+  </si>
+  <si>
+    <t>11650</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11650/portaria_n_052_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Exonerar Anténio Monteiro Junior do cargo em comissão de Assessor Juridico Legislativo. Art. 2° Esta Portaria entrard em vigor na data de sua publicação, retroagindo seus efeitos a 04 de setembro de 2019. Art. 3° Fica revogada a Portaria nº 47, de 03 de setembro de 2019.</t>
+  </si>
+  <si>
+    <t>11651</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11651/portaria_n_053_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissio Waldereci Santos, para provimento do cargo de Assessor Juridico Legislativo, para cumprimento de jornada diaria de 4 (quatro) horas de trabalho. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11652</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11652/portaria_n_054_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissão Anténio Monteiro Júnior, para provimento do cargo de Assistente Judiciario Legislativo, para cumprimento de jornada diária de 4 (quatro) horas de trabalho. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11653</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11653/portaria_n_055_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear uma comissão Especial para avaliagio da concessio de incentivo por titulação em pós-graduação ao servidor efetivo e estavel da Câmara Municipal de Formiga. Paragrafo único: A comissão ç responsivel pela andlise e avaliagio do requerimento (em anexo) do seguinte servidor: 1 - Ederson dos Reis Morais Art. 2° A comissão terd prazo de 15 (quinze) dias, para avaliar a documentação apresentada e emitir parecer fundamentado pela concessão ou não do beneficio.. $ 1° O prazo de 15 (quinze) dias poderá ser prorrogado por igual periodo, por uma única vez, a requerimento da comissão e mediante aprovagio do Presidente da Câmara Municipal. $ 2° O parecer fundamentado deverd ser encaminhado ao Presidente da Céamara Municipal, para deferimento ou não da concessdo. Art. [...]</t>
+  </si>
+  <si>
+    <t>11654</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11654/portaria_n_056_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei Complementar nº 035/2018, dispõe sobre as competéncias da Superintendéncia Municipal de Transito e da Junta Administrativa de Recursos de Infração — JARI e da outras providéncias. - Projeto de Lei nº 335/2019, autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econémica Federal até o valor de R$ 10.869.402,51 (dez milhdes, oitocentos e sessenta e nove mil, quatrocentos e dois reais e cinquenta e um centavos). Art. 2° A comissão será composta pelos vereadores: Sandromar Evandro Vieira - Sandrinho da Looping - Presidente Flavio Santos do Couto - Flavio Couto - Relator Mauro César Alves de Sousa - Mauro César - Membro Art. [...]</t>
+  </si>
+  <si>
+    <t>11655</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11655/portaria_n_057_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder a servidora, MARIANA FATIMA SOUZA, Auditora do Legislativo, 01 (um) mês de férias prémio, no periodo de 19 (dezenove) de setembro a 18 (dezoito) de outubro de 2019. Art. 2° Esta Portaria entrard em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11656</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11656/portaria_n_058_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder ao servidor da Câmara Municipal, Ederson dos Reis Morais Agente Legislativo, o incentivo por titulação em pós-graduação no valor de 15% (quinze por cento) sobre o vencimento base que recebe o servidor, conforme Resolução nº 302/2008. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11657</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11657/portaria_n_059_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Determinar que os veiculos oficiais da Câmara Municipal não estardo disponiveis para viagens de vereadores as segundas-feiras, para a manutenção dos mesmos. Art. 2° Os veiculos oficiais somente serão agendados pessoalmente, ficando proibido o agendamento via telefone. Art. 3° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11658</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11658/portaria_n_060_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º Conceder a servidora, MARIA APARECIDA DE OLIVEIRA, Agente de Plenario, 01 (um) mês de férias prémio, no periodo de 07 (sete) de outubro a 05 (cinco) de novembro de 2019. Art. 2° Esta Portaria entrard em vigor na data de sua publicação, retroagindo seus efeitos a 07 de outubro de 2019.</t>
+  </si>
+  <si>
+    <t>11659</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11659/portaria_n_061_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre os seguintes projetos: - Projeto de Lei nº 357/2019, altera a Lei nº 5354, de 26 de dezembro de 2018, que estima a receita e fixa a despesa do Municipio de Formiga — MG, para o exercicio financeiro de 2019. - Projeto de Lei nº 358/2019, altera a Lei nº 5296, de 12-de julho de 2018, dispde sobre as Diretrizes para a elaboração da Lei Orçamentdria de 2019 e da outras providéncias. Art. 2° A comissão serd composta pelos vereadores: Mauro César Alves de Sousa - Mauro César - Presidente Wilse Marques Faria - Wilse Marques - Relatora Flavio Martins da Silva - Flavio Martins - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 08 de outubro de 2019.</t>
+  </si>
+  <si>
+    <t>11660</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11660/portaria_n_062_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Fica regulamentado o banco de horas dos servidores da Câmara Municipal de Formiga, nos termos constantes desta Portaria. Parigrafo tnico. A compensagio das horas devidamente registradas no banco de horas e previamente autorizadas, alcanga todos os servidores publicos que pertencem ao quadro de carreira da Casa, além de se estender aos detentores de Cargo em comissão, e também aos estagiarios. Art. 2° O Banco de Horas destina-se a controlar e regular a compensação das horas positivas e negativas dos servidores da Câmara Municipal de Formiga. §1° Somente serd permitido serviço extraordinario para atender a situações excepcionais e temporarias, respeitando o limite maximo de 2 (duas) horas diérias, podendo ser prorrogado por igual periodo se o interesse público do servigo assim o exigir, mediante relatério detalhado e autorização da chefia imediata, conforme modelo do Anexo I da presente Portaria. [...]</t>
+  </si>
+  <si>
+    <t>11661</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11661/portaria_n_063_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder o servidor, ORTON MARCOS ALVES COUTO, Auxiliar do Legislativo, 01 (um) mês de férias prémio, no periodo de 21 (vinte e um) de outubro a 19 (dezenove) de novembro de 2019. Art. 2° Esta Portaria entrard em vigor na data de sua publicação, retroagindo seus efeitos a 21 de outubro de 2019.</t>
+  </si>
+  <si>
+    <t>11662</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11662/portaria_n_064_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear uma Comissão Técnica de Avaliação do Processo Licitatorio nº 007/2019, Preção nº 006/2019, que tem por objeto contratagio de empresa para fornecimento de licenga de uso e locação de software de gestdo do Legislativo, bem como os servigos de manutenção mensal, instalação, implantação e treinamento dos servidores complementado com consultoria especializada e suporte local ou remoto, ja inclusas alterações legais e manutenções corretivas. Art. 2° A comissão serd composta pelos seguintes servidores da Câmara Municipal de Formiga: 1 - Carla Teles Costa - Assessora de Secretaria Geral 11 - Elisangela Garcia de Araújo - Assistente Legislativo 111 - Flávia Tereza da Silva - Assistente Legislativo IV - Magno Luiz da Silva - Assistente Legislativo. [...]"""</t>
+  </si>
+  <si>
+    <t>11663</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11663/portaria_n_065_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2° art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 368/2019, autoriza o Poder Executivo a participar de Consorcio Público com a Instituiçdo de Cooperação Intermunicipal do Médio Paraobepa - ICISMEP, a abrir crédito especial e dá outras providéncias. Art. 2° A comissão sera composta pelos vereadores: Wilse Marques Faria - Wilse Marques - Presidente Marcelo Fernandes de Oliveira - Marcelo Fernandes - Relator Flavio Martins da Silva - Flavio Martins - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 29 de outubro de 2019.</t>
+  </si>
+  <si>
+    <t>11664</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11664/portaria_n_066_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o §2°, art. 115, do Regimento Interno desta Casa Legislativa, uma comissão Especial com a finalidade de exarar parecer sobre o Projeto de Lei nº 372/2019, dispée sobre a cessdo onerosa dos direitos creditorios provenientes dos atrasos das transferéncias obrigatérias devidas pelo Estado de Minas Gerais e dá outras providéncias. Art. 2° A comissão serd composta pelos vereadores: Sandromar Evandro Vieira - Sandrinho da Looping - Presidente Flavio Santos do Couto - Flavio Couto - Relator Flavio Martins da Silva - Flavio Martins - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 29 de outubro de 2019.</t>
+  </si>
+  <si>
+    <t>11665</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11665/portaria_n_067_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Exonerar a pedido o servidor Anténio Monteiro Júnior do cargo em comissão de Assistente Judiciario Legislativo. Art. 2° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 04 de novembro de 2019.</t>
+  </si>
+  <si>
+    <t>11666</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11666/portaria_n_068_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para o cargo em comissio Miriam Mara Mendonga, para provimento do cargo de Assistente Judiciario Legislativo, para cumprimento de jornada diaria de 4 (quatro) horas de trabalho. Art. 2° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 05 de novembro de 2019.</t>
+  </si>
+  <si>
+    <t>11667</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11667/portaria_n_069_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear em conformidade com o art. 91, do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Emenda a Lei Orgânica nº 004/2019, que altera a redação de dispositivos da Lei Orgdnica do Municipio de Formiga e dá outras providéncias. Art. 2° A comissão será composta pelos vereadores: Wilse Marques Faria - Wilse Marques - Presidente Flavio Santos do Couto - Flavio Couto - Relator Mauro César Alves de Sousa - Mauro César - Membro Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir de 07 de novembro de 2019.</t>
+  </si>
+  <si>
+    <t>11668</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11668/portaria_n_070_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Determinar ponto facultativo na Câmara Municipal de Formiga, no dia 14 de novembro de 2019, quinta-feira, véspera do feriado 15 de novembro, Dia da Proclamação da Republica. Paragrafo único. O ponto facultativo previsto no caput será concedido em comemoração ao Dia do Servidor Publico Municipal. Art. 2° Esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11669</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11669/portaria_n_071_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Conceder a servidora, FLAVIA GONCALVES PINTO, Atendente do Legislativo, 01 (um) mês de férias prémio, no periodo de 18 (dezoito) de novembro a 17 (dezessete) de dezembro de 2019. Art. 2° Esta Portaria entrará em vigor na data de sua publicação, produzindo seus efeitos a partir de 18 de novembro de 2019.</t>
+  </si>
+  <si>
+    <t>11670</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11670/portaria_n_072_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Nomear para compor a comissão Permanente Inventariante do Patrim6nio da Câmara Municipal de Formiga, Estado de Minas Gerais os seguintes servidores: - Ederson dos Reis Morais - Antônio Carlos de Campos Junior - Carlos Renato Brito Angeli Parigrafo único. Esta comissão ficard sob a presidência do primeiro, competindo-lhes a pritica de todos os atos necessarios ao processamento e andlise do Inventério dos Bens da Câmara Municipal de Formiga - MG. Art. 2° O Presidente da comissão será substituido em suas auséncias e impedimentos eventuais pelo segundo nomeado. Art. 3° Revogando-se as disposiçdes em contrário, esta Portaria entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>11671</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11671/portaria_n_073_2019.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° Institui a comissão Permanente de Licitação da Câmara Municipal de Formiga, atendendo ao disposto na Lei Federal nº 8.666/93 e suas alterações. Art. 2° Nomear para compor a comissão Permanente de Licitação os seguintes servidores: Ederson dos Reis Morais — Presidente Maria Cristina Labella de Carvalho — Relatora José Carlos Campos — Membro Suplentes: 1° Suplente — Antônio Carlos de Campos Junior 2° Suplente - Flavia Bernardo Barboza 3° Suplente — Magno Luiz da Silva Paragrafo único. Esta Comissão ficara sob a presidência do primeiro nomeado e terá vigência até 30 de novembro de 2020. Art. 3° Esta Portaria entra em vigor na data de sua publicação, produzindo seus efeitos a partir do primeiro dia útil do mês de dezembro de 2019,</t>
+  </si>
+  <si>
     <t>8851</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>PORT</t>
-[...5 lines deleted...]
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8851/portaria_no_074.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8851/portaria_no_074.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar os servidores abaixo, para responder pela função de Pregoeiro, nos processos licitatórios da modalidade pregão:_x000D_
 _x000D_
 - Flávia Tereza da Silva_x000D_
 - Marco Aurélio Almeida</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8852/portaria_no_075.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8852/portaria_no_075.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 290/2019, que dispõe sobre a regulamentação para instalação de feiras itinerantes e temporárias no Município de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8853/portaria_no_076.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8853/portaria_no_076.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei nº 376/2019, que Institui a Comissão Especial de Fiscalização das Atividades do Comércio Ambulante e da Feira Livre Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8854/portaria_no_077.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8854/portaria_no_077.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com os artigos 91 e 115 do Regimento Interno desta Casa Legislativa, uma Comissão Especial com a finalidade de estudar e exarar parecer sobre o Projeto de Lei Complementar nº 066/2019, que altera a Lei Complementar nº 169, de 26 de outubro de 2017, que dispõe sobre a Estrutura Organizacional e Administrativa Direta do Município de Formiga.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8855/portaria_no_078.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8855/portaria_no_078.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo nas dependências da Câmara Municipal nos dias 23, 24, 30 e 31 de dezembro de 2019.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8856/portaria_no_079.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8856/portaria_no_079.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir uma Comissão Especial com finalidade específica para analisar e avaliar o veículo da Câmara Municipal de Formiga, para fins de baixa, sendo:_x000D_
 _x000D_
 Marca: FIAT/UNO ECONOMY 1.4 FLEX, ANO/MODELO 2013/2014, COR PRETA, PLACA OQR-8596, CHASSI 9BD195173E0501261, RENAVAM 00567721493.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8857/portaria_no_080.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8857/portaria_no_080.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Marco Túlio de Paiva Leal do cargo em comissão de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8858/portaria_no_081.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8858/portaria_no_081.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Waldereci Santos do cargo em comissão de Assessor Jurídico Legislativo.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8859/portaria_no_082.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8859/portaria_no_082.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Miriam Mara Mendonça do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8860/portaria_no_083.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8860/portaria_no_083.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Vanessa Pacheco Lima do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8861/portaria_no_084.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8861/portaria_no_084.2019.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a pedido da servidora Marília Auxiliadora Correia Machado do cargo em comissão de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6814/emenda_modificativa_ao_projeto_de_lei_no_279.19.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6814/emenda_modificativa_ao_projeto_de_lei_no_279.19.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 279.19</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6807/emenda_a_lom_no_003.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6807/emenda_a_lom_no_003.2019.pdf</t>
   </si>
   <si>
     <t>Emenda à LOM nº 003.2019</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6811/emenda_ao_projeto_de_lei_no_193.2018.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6811/emenda_ao_projeto_de_lei_no_193.2018.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 193.2018</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6812/emenda_modificativa_ao_pl_265.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6812/emenda_modificativa_ao_pl_265.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 265.2019</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6808/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6808/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva apresentada o Projeto de Lei Complementar nº 054.2019</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6815/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6815/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 309.2019</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6817/emenda_modificativa_projeto_de_lei_no_291.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6817/emenda_modificativa_projeto_de_lei_no_291.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Projeto de Lei nº 291.2019</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6816/emenda_modificativa_plc_060.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6816/emenda_modificativa_plc_060.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa PLC 060.2019</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6810/emenda_ao_plc_063.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6810/emenda_ao_plc_063.2019.pdf</t>
   </si>
   <si>
     <t>Emenda ao PLC 063.2019</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6818/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6818/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf</t>
   </si>
   <si>
     <t>Emendas Modificativas ao Projeto de Lei 365.2019</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6823/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6823/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 0128.2019 retirando o PL 351.2019</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6813/emenda_modificativa_ao_plc_066.2019.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6813/emenda_modificativa_ao_plc_066.2019.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PLC 066.2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3752,67 +4499,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6874/projeto_de_lei_260.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6875/projeto_de_lei_261.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6876/projeto_de_lei_262.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6877/projeto_de_lei_263.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6878/projeto_de_lei_no_264.19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6879/projeto_de_lei_no_265.19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6880/projeto_de_lei_no_266.19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6881/projeto_de_lei_no_267.19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6882/projeto_de_lei_no_268.19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6883/projeto_de_lei_no_269.19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6884/projeto_de_lei_no_270.19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6885/projeto_de_lei_no_271.19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6886/projeto_de_lei_no_272.19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6887/projeto_de_lei_no_273.19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6888/projeto_de_lei_no_274.19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6889/projeto_de_lei_no_276.19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6890/projeto_de_lei_no_278.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6891/projeto_de_lei_no_279.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6892/projeto_de_lei_no_280.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6893/projeto_de_lei_no_281.19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6894/projeto_de_lei_no_282.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6895/projeto_de_lei_no_283.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6896/projeto_de_lei_no_284.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6897/projeto_de_lei_no_285.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6898/projeto_de_lei_no_286.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6899/projeto_de_lei_no_287.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6900/projeto_de_lei_no_288.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6901/projeto_de_lei_no_289.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6902/projeto_de_lei_no_290.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6903/projeto_de_lei_no_291.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6904/projeto_de_lei_no_292.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6905/projeto_de_lei_no_293.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6906/projeto_de_lei_no_294.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6907/projeto_de_lei_no_295.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6908/projeto_de_lei_no_296.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6909/projeto_de_lei_no_297.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6910/projeto_de_lei_no_298.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6911/projeto_de_lei_no_299.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6912/projeto_de_lei_no_300.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6913/projeto_de_lei_no_301.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6914/projeto_de_lei_no_302.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6915/projeto_de_lei_no_303.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6916/projeto_de_lei_no_304.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6917/projeto_de_lei_no_305.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6918/projeto_de_lei_no_306.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6919/projeto_de_lei_no_307.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6920/projeto_de_lei_no_308.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6921/projeto_de_lei_no_309.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6922/projeto_de_lei_no_310.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6923/projeto_de_lei_no_311.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6924/projeto_de_lei_no_312.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6925/projeto_de_lei_no_313.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6926/projeto_de_lei_no_314.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6927/projeto_de_lei_no_315.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_de_lei_no_316.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6928/projeto_de_lei_no_317.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6929/projeto_de_lei_no_318.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6930/projeto_de_lei_no_319.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6931/projeto_de_lei_no_320.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6932/projeto_de_lei_no_321.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6933/projeto_de_lei_no_322.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6934/projeto_de_lei_no_323.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6935/projeto_de_lei_no_324.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6936/projeto_de_lei_no_325.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6937/projeto_de_lei_no_326.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_327.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6938/projeto_de_lei_no_328.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6939/projeto_de_lei_no_329.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6940/projeto_de_lei_no_330.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6941/projeto_de_lei_no_331.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6942/projeto_de_lei_no_332.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6943/projeto_de_lei_no_333.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6944/projeto_de_lei_no_334.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6945/projeto_de_lei_no_335.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6946/projeto_de_lei_no_336.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6947/projeto_de_lei_no_337.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6948/projeto_de_lei_no_338.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6949/projeto_de_lei_no_339.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6950/projeto_de_lei_no_340.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6951/projeto_de_lei_no_341.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6952/projeto_de_lei_no_342.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6953/projeto_de_lei_no_343.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6954/projeto_de_lei_no_344.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6955/projeto_de_lei_no_345.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6956/projeto_de_lei_no_346.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6957/projeto_de_lei_no_347.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6958/projeto_de_lei_no_348.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6959/projeto_de_lei_no_349.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6960/projeto_de_lei_no_350.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6961/projeto_de_lei_no_351.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6962/projeto_de_lei_no_352.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6963/projeto_de_lei_no_353.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6964/projeto_de_lei_no_354.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6965/projeto_de_lei_no_355.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6966/projeto_de_lei_no_356.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6967/projeto_de_lei_no_357.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6968/projeto_de_lei_no_358.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6969/projeto_de_lei_no_359.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6970/projeto_de_lei_no_360.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6971/projeto_de_lei_no_361.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6972/projeto_de_lei_no_362.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6973/projeto_de_lei_no_363.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6974/projeto_de_lei_no_364.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6975/projeto_de_lei_no_365.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6976/projeto_de_lei_no_366.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6977/projeto_de_lei_no_367.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6978/projeto_de_lei_no_368.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6979/projeto_de_lei_no_369.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6980/projeto_de_lei_no_370.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6981/projeto_de_lei_no_371.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6982/projeto_de_lei_no_372.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6983/projeto_de_lei_no_373.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6984/projeto_de_lei_no_374.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6985/projeto_de_lei_no_375.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6986/projeto_de_lei_no_376.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6987/projeto_de_lei_no_377.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_378.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6988/projeto_de_lei_no_379.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6989/projeto_de_lei_no_380.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6990/projeto_de_lei_no_381.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_de_lei_no_382.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6991/projeto_de_lei_no_383.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6992/projeto_de_lei_no_384.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_385.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_386.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_387.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_388.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6993/projeto_de_lei_no_389.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6994/projeto_de_lei_no_390.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1468/projeto_de_lei_no_391.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6995/projeto_de_lei_no_392.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1469/projeto_de_lei_no_393.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6829/projeto_de_lei_complementar_49.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6844/projeto_de_lei_complementar_no_50.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6830/projeto_de_lei_complementar_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6831/projeto_de_lei_complementar_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6832/projeto_de_lei_complementar_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6833/projeto_de_lei_complementar_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6834/projeto_de_lei_complementar_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6835/projeto_de_lei_complementar_no_056.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6836/projeto_de_lei_complementar_no_057.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6837/projeto_de_lei_complementar_no_058.2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6838/projeto_de_lei_complementar_no_059.2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6839/projeto_de_lei_complementar_no_060.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6845/projeto_de_lei_complementar_no_61.2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6840/projeto_de_lei_complementar_no_062.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6841/projeto_de_lei_complementar_no_063.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6842/projeto_de_lei_complementar_no_064.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6846/projeto_de_lei_complementar_no_65.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6843/projeto_de_lei_complementar_no_066.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6847/projeto_de_lei_complementar_no_67.2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6824/projeto_de_decreto_legislativo_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6825/projeto_de_decreto_legislativo_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6826/projeto_de_decreto_legislativo_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6828/projeto_de_emenda_a_lei_organica_no_003.19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6827/projeto_de_emenda_a_lei_organica_do_municipio_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6819/veto_ao_parcial_ao_projeto_de_lei_no_177.2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6820/veto_ao_projeto_de_lei_no_317.2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6821/veto_parcial_ao_projeto_de_lei_no_194.2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6822/veto_parcial_ao_projeto_de_lei_no_285.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6809/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7292/emenda_a_lom_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7293/emenda_no_1_ao_projeto_de_lei_no_267.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7294/emenda_no_2_ao_projeto_de_lei_no_267.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7295/emenda_modificativa_ao_pl_265.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7296/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7297/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7308/emenda_modificativa_ao_projeto_de_lei_no_309.2019-girado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7298/emenda_modificativa_projeto_de_lei_no_291.2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7299/emenda_modificativa_pl_324_e_325.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7300/emenda_modificativa_plc_060.2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7301/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7302/emenda_modificativa_ao_projeto_de_lei_no_354.2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7303/emenda_ao_plc_063.2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7304/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7305/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7307/emenda_modificativa_ao_plc_066.2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7328/emenda_aditiva_no_3_ao_pl_347.2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6803/oficio_retirando_projetos_-_plc_33.2018_e_plc_44.2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6805/oficio_solicitando_a_retirada_do_projeto_de_lei_complementar_no_031.2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6800/oficio_retirando_o_plc_50.2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6804/oficio_retirando_substitutivo_ao_projeto_de_lei_171.2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6799/oficio_retirando_o_pl_309.2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6801/oficio_retirando_o_projeto_de_lei_complementar_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6802/oficio_retirando_o_projeto_de_lei_no_342.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6806/retirada_do_plc_066.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8851/portaria_no_074.2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8852/portaria_no_075.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8853/portaria_no_076.2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8854/portaria_no_077.2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8855/portaria_no_078.2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8856/portaria_no_079.2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8857/portaria_no_080.2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8858/portaria_no_081.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8859/portaria_no_082.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8860/portaria_no_083.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8861/portaria_no_084.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6814/emenda_modificativa_ao_projeto_de_lei_no_279.19.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6807/emenda_a_lom_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6811/emenda_ao_projeto_de_lei_no_193.2018.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6812/emenda_modificativa_ao_pl_265.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6808/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6815/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6817/emenda_modificativa_projeto_de_lei_no_291.2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6816/emenda_modificativa_plc_060.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6810/emenda_ao_plc_063.2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6818/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6823/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6813/emenda_modificativa_ao_plc_066.2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6874/projeto_de_lei_260.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6875/projeto_de_lei_261.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6876/projeto_de_lei_262.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6877/projeto_de_lei_263.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6878/projeto_de_lei_no_264.19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6879/projeto_de_lei_no_265.19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6880/projeto_de_lei_no_266.19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6881/projeto_de_lei_no_267.19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6882/projeto_de_lei_no_268.19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6883/projeto_de_lei_no_269.19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6884/projeto_de_lei_no_270.19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6885/projeto_de_lei_no_271.19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6886/projeto_de_lei_no_272.19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6887/projeto_de_lei_no_273.19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6888/projeto_de_lei_no_274.19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6889/projeto_de_lei_no_276.19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6890/projeto_de_lei_no_278.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6891/projeto_de_lei_no_279.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6892/projeto_de_lei_no_280.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6893/projeto_de_lei_no_281.19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6894/projeto_de_lei_no_282.2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6895/projeto_de_lei_no_283.2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6896/projeto_de_lei_no_284.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6897/projeto_de_lei_no_285.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6898/projeto_de_lei_no_286.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6899/projeto_de_lei_no_287.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6900/projeto_de_lei_no_288.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6901/projeto_de_lei_no_289.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6902/projeto_de_lei_no_290.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6903/projeto_de_lei_no_291.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6904/projeto_de_lei_no_292.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6905/projeto_de_lei_no_293.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6906/projeto_de_lei_no_294.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6907/projeto_de_lei_no_295.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6908/projeto_de_lei_no_296.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6909/projeto_de_lei_no_297.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6910/projeto_de_lei_no_298.2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6911/projeto_de_lei_no_299.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6912/projeto_de_lei_no_300.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6913/projeto_de_lei_no_301.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6914/projeto_de_lei_no_302.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6915/projeto_de_lei_no_303.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6916/projeto_de_lei_no_304.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6917/projeto_de_lei_no_305.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6918/projeto_de_lei_no_306.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6919/projeto_de_lei_no_307.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6920/projeto_de_lei_no_308.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6921/projeto_de_lei_no_309.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6922/projeto_de_lei_no_310.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6923/projeto_de_lei_no_311.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6924/projeto_de_lei_no_312.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6925/projeto_de_lei_no_313.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6926/projeto_de_lei_no_314.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6927/projeto_de_lei_no_315.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1447/projeto_de_lei_no_316.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6928/projeto_de_lei_no_317.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6929/projeto_de_lei_no_318.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6930/projeto_de_lei_no_319.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6931/projeto_de_lei_no_320.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6932/projeto_de_lei_no_321.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6933/projeto_de_lei_no_322.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6934/projeto_de_lei_no_323.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6935/projeto_de_lei_no_324.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6936/projeto_de_lei_no_325.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6937/projeto_de_lei_no_326.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1451/projeto_de_lei_no_327.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6938/projeto_de_lei_no_328.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6939/projeto_de_lei_no_329.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6940/projeto_de_lei_no_330.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6941/projeto_de_lei_no_331.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6942/projeto_de_lei_no_332.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6943/projeto_de_lei_no_333.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6944/projeto_de_lei_no_334.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6945/projeto_de_lei_no_335.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6946/projeto_de_lei_no_336.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6947/projeto_de_lei_no_337.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6948/projeto_de_lei_no_338.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6949/projeto_de_lei_no_339.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6950/projeto_de_lei_no_340.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6951/projeto_de_lei_no_341.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6952/projeto_de_lei_no_342.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6953/projeto_de_lei_no_343.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6954/projeto_de_lei_no_344.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6955/projeto_de_lei_no_345.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6956/projeto_de_lei_no_346.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6957/projeto_de_lei_no_347.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6958/projeto_de_lei_no_348.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6959/projeto_de_lei_no_349.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6960/projeto_de_lei_no_350.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6961/projeto_de_lei_no_351.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6962/projeto_de_lei_no_352.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6963/projeto_de_lei_no_353.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6964/projeto_de_lei_no_354.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6965/projeto_de_lei_no_355.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6966/projeto_de_lei_no_356.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6967/projeto_de_lei_no_357.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6968/projeto_de_lei_no_358.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6969/projeto_de_lei_no_359.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6970/projeto_de_lei_no_360.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6971/projeto_de_lei_no_361.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6972/projeto_de_lei_no_362.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6973/projeto_de_lei_no_363.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6974/projeto_de_lei_no_364.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6975/projeto_de_lei_no_365.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6976/projeto_de_lei_no_366.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6977/projeto_de_lei_no_367.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6978/projeto_de_lei_no_368.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6979/projeto_de_lei_no_369.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6980/projeto_de_lei_no_370.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6981/projeto_de_lei_no_371.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6982/projeto_de_lei_no_372.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6983/projeto_de_lei_no_373.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6984/projeto_de_lei_no_374.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6985/projeto_de_lei_no_375.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6986/projeto_de_lei_no_376.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6987/projeto_de_lei_no_377.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_no_378.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6988/projeto_de_lei_no_379.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6989/projeto_de_lei_no_380.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6990/projeto_de_lei_no_381.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1448/projeto_de_lei_no_382.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6991/projeto_de_lei_no_383.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6992/projeto_de_lei_no_384.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1429/projeto_de_lei_no_385.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1430/projeto_de_lei_no_386.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1431/projeto_de_lei_no_387.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1432/projeto_de_lei_no_388.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6993/projeto_de_lei_no_389.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6994/projeto_de_lei_no_390.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1468/projeto_de_lei_no_391.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6995/projeto_de_lei_no_392.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/1469/projeto_de_lei_no_393.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6829/projeto_de_lei_complementar_49.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6844/projeto_de_lei_complementar_no_50.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6830/projeto_de_lei_complementar_no_051.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6831/projeto_de_lei_complementar_no_052.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6832/projeto_de_lei_complementar_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6833/projeto_de_lei_complementar_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6834/projeto_de_lei_complementar_no_055.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6835/projeto_de_lei_complementar_no_056.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6836/projeto_de_lei_complementar_no_057.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6837/projeto_de_lei_complementar_no_058.2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6838/projeto_de_lei_complementar_no_059.2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6839/projeto_de_lei_complementar_no_060.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6845/projeto_de_lei_complementar_no_61.2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6840/projeto_de_lei_complementar_no_062.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6841/projeto_de_lei_complementar_no_063.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6842/projeto_de_lei_complementar_no_064.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6846/projeto_de_lei_complementar_no_65.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6843/projeto_de_lei_complementar_no_066.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6847/projeto_de_lei_complementar_no_67.2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6824/projeto_de_decreto_legislativo_no_006.2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6825/projeto_de_decreto_legislativo_no_007.2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6826/projeto_de_decreto_legislativo_no_009.2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6828/projeto_de_emenda_a_lei_organica_no_003.19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6827/projeto_de_emenda_a_lei_organica_do_municipio_no_004.2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6819/veto_ao_parcial_ao_projeto_de_lei_no_177.2018.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6820/veto_ao_projeto_de_lei_no_317.2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6821/veto_parcial_ao_projeto_de_lei_no_194.2018.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6822/veto_parcial_ao_projeto_de_lei_no_285.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6809/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7292/emenda_a_lom_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7293/emenda_no_1_ao_projeto_de_lei_no_267.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7294/emenda_no_2_ao_projeto_de_lei_no_267.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7295/emenda_modificativa_ao_pl_265.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7296/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7297/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7308/emenda_modificativa_ao_projeto_de_lei_no_309.2019-girado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7298/emenda_modificativa_projeto_de_lei_no_291.2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7299/emenda_modificativa_pl_324_e_325.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7300/emenda_modificativa_plc_060.2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7301/emenda_aditiva_e_modificativa_ao_pl_318.2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7302/emenda_modificativa_ao_projeto_de_lei_no_354.2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7303/emenda_ao_plc_063.2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7304/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7305/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7307/emenda_modificativa_ao_plc_066.2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/7328/emenda_aditiva_no_3_ao_pl_347.2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6803/oficio_retirando_projetos_-_plc_33.2018_e_plc_44.2018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6805/oficio_solicitando_a_retirada_do_projeto_de_lei_complementar_no_031.2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6800/oficio_retirando_o_plc_50.2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6804/oficio_retirando_substitutivo_ao_projeto_de_lei_171.2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6799/oficio_retirando_o_pl_309.2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6801/oficio_retirando_o_projeto_de_lei_complementar_no_053.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6802/oficio_retirando_o_projeto_de_lei_no_342.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6806/retirada_do_plc_066.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11599/portaria_n_001_2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11600/portaria_n_002_2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11601/portaria_n_003_2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11602/portaria_n_004_2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11603/portaria_n_005_2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11604/portaria_n_006_2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11605/portaria_n_007_2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11606/portaria_n_008_2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11607/portaria_n_009_2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11608/portaria_n_010_2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11609/portaria_n_011_2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11610/portaria_n_012_2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11611/portaria_n_013_2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11612/portaria_n_014_2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11613/portaria_n_015_2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11614/portaria_n_016_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11615/portaria_n_017_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11616/portaria_n_018_2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11617/portaria_n_019_2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11618/portaria_n_020_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11619/portaria_n_021_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11620/portaria_n_022_2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11621/portaria_n_023_2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11622/portaria_n_024_2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11623/portaria_n_025_2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11624/portaria_n_026_2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11625/portaria_n_027_2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11626/portaria_n_028_2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11627/portaria_n_029_2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11628/portaria_n_030_2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11629/portaria_n_031_2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11630/portaria_n_032_2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11631/portaria_n_033_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11632/portaria_n_034_2019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11633/portaria_n_035_2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11634/portaria_n_036_2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11635/portaria_n_037_2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11636/portaria_n_038_2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11637/portaria_n_039_2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11638/portaria_n_040_2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11639/portaria_n_041_2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11640/portaria_n_042_2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11641/portaria_n_043_2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11642/portaria_n_044_2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11643/portaria_n_045_2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11644/portaria_n_046_2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11645/portaria_n_047_2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11646/portaria_n_048_2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11647/portaria_n_049_2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11648/portaria_n_050_2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11649/portaria_n_051_2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11650/portaria_n_052_2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11651/portaria_n_053_2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11652/portaria_n_054_2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11653/portaria_n_055_2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11654/portaria_n_056_2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11655/portaria_n_057_2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11656/portaria_n_058_2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11657/portaria_n_059_2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11658/portaria_n_060_2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11659/portaria_n_061_2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11660/portaria_n_062_2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11661/portaria_n_063_2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11662/portaria_n_064_2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11663/portaria_n_065_2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11664/portaria_n_066_2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11665/portaria_n_067_2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11666/portaria_n_068_2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11667/portaria_n_069_2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11668/portaria_n_070_2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11669/portaria_n_071_2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11670/portaria_n_072_2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/11671/portaria_n_073_2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8851/portaria_no_074.2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8852/portaria_no_075.2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8853/portaria_no_076.2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8854/portaria_no_077.2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8855/portaria_no_078.2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8856/portaria_no_079.2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8857/portaria_no_080.2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8858/portaria_no_081.2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8859/portaria_no_082.2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8860/portaria_no_083.2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/8861/portaria_no_084.2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6814/emenda_modificativa_ao_projeto_de_lei_no_279.19.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6807/emenda_a_lom_no_003.2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6811/emenda_ao_projeto_de_lei_no_193.2018.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6812/emenda_modificativa_ao_pl_265.2019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6808/emenda_aditiva_apresentada_o_projeto_de_lei_complementar_no_054.2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6815/emenda_modificativa_ao_projeto_de_lei_no_309.2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6817/emenda_modificativa_projeto_de_lei_no_291.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6816/emenda_modificativa_plc_060.2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6810/emenda_ao_plc_063.2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6818/emendas_modificativas_ao_projeto_de_lei_365.2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6823/mensagem_no_0128.2019_retirando_o_pl_351.2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2019/6813/emenda_modificativa_ao_plc_066.2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H273"/>
+  <dimension ref="A1:H346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9533,569 +10281,2248 @@
       </c>
       <c r="C250" t="s">
         <v>946</v>
       </c>
       <c r="D250" t="s">
         <v>741</v>
       </c>
       <c r="E250" t="s">
         <v>742</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>947</v>
       </c>
       <c r="H250" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>949</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
+        <v>645</v>
+      </c>
+      <c r="D251" t="s">
         <v>950</v>
       </c>
-      <c r="D251" t="s">
+      <c r="E251" t="s">
         <v>951</v>
       </c>
-      <c r="E251" t="s">
+      <c r="G251" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="G251" s="1" t="s">
+      <c r="H251" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>954</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>651</v>
+      </c>
+      <c r="D252" t="s">
+        <v>950</v>
+      </c>
+      <c r="E252" t="s">
+        <v>951</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="H252" t="s">
         <v>956</v>
-      </c>
-[...10 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>957</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>635</v>
+      </c>
+      <c r="D253" t="s">
+        <v>950</v>
+      </c>
+      <c r="E253" t="s">
+        <v>951</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H253" t="s">
         <v>959</v>
-      </c>
-[...16 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>964</v>
+        <v>641</v>
       </c>
       <c r="D254" t="s">
+        <v>950</v>
+      </c>
+      <c r="E254" t="s">
         <v>951</v>
       </c>
-      <c r="E254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G254" s="1" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="H254" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>968</v>
+        <v>672</v>
       </c>
       <c r="D255" t="s">
+        <v>950</v>
+      </c>
+      <c r="E255" t="s">
         <v>951</v>
       </c>
-      <c r="E255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G255" s="1" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="H255" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>972</v>
+        <v>621</v>
       </c>
       <c r="D256" t="s">
+        <v>950</v>
+      </c>
+      <c r="E256" t="s">
         <v>951</v>
       </c>
-      <c r="E256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G256" s="1" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="H256" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>976</v>
+        <v>627</v>
       </c>
       <c r="D257" t="s">
+        <v>950</v>
+      </c>
+      <c r="E257" t="s">
         <v>951</v>
       </c>
-      <c r="E257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G257" s="1" t="s">
-        <v>977</v>
+        <v>970</v>
       </c>
       <c r="H257" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>980</v>
+        <v>682</v>
       </c>
       <c r="D258" t="s">
+        <v>950</v>
+      </c>
+      <c r="E258" t="s">
         <v>951</v>
       </c>
-      <c r="E258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G258" s="1" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="H258" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>984</v>
+        <v>631</v>
       </c>
       <c r="D259" t="s">
+        <v>950</v>
+      </c>
+      <c r="E259" t="s">
         <v>951</v>
       </c>
-      <c r="E259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G259" s="1" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="H259" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>988</v>
+        <v>689</v>
       </c>
       <c r="D260" t="s">
+        <v>950</v>
+      </c>
+      <c r="E260" t="s">
         <v>951</v>
       </c>
-      <c r="E260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G260" s="1" t="s">
-        <v>989</v>
+        <v>979</v>
       </c>
       <c r="H260" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>992</v>
+        <v>693</v>
       </c>
       <c r="D261" t="s">
+        <v>950</v>
+      </c>
+      <c r="E261" t="s">
         <v>951</v>
       </c>
-      <c r="E261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G261" s="1" t="s">
-        <v>993</v>
+        <v>982</v>
       </c>
       <c r="H261" t="s">
-        <v>994</v>
+        <v>983</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>995</v>
+        <v>984</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>996</v>
+        <v>697</v>
       </c>
       <c r="D262" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E262" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="H262" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1002</v>
+        <v>701</v>
       </c>
       <c r="D263" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E263" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1003</v>
+        <v>988</v>
       </c>
       <c r="H263" t="s">
-        <v>1004</v>
+        <v>989</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1005</v>
+        <v>990</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1006</v>
+        <v>705</v>
       </c>
       <c r="D264" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E264" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1007</v>
+        <v>991</v>
       </c>
       <c r="H264" t="s">
-        <v>1008</v>
+        <v>992</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1009</v>
+        <v>993</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1010</v>
+        <v>709</v>
       </c>
       <c r="D265" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E265" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1011</v>
+        <v>994</v>
       </c>
       <c r="H265" t="s">
-        <v>1012</v>
+        <v>995</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1013</v>
+        <v>996</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>562</v>
+        <v>713</v>
       </c>
       <c r="D266" t="s">
+        <v>950</v>
+      </c>
+      <c r="E266" t="s">
+        <v>951</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="E266" t="s">
+      <c r="H266" t="s">
         <v>998</v>
-      </c>
-[...4 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1016</v>
+        <v>999</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>578</v>
+        <v>717</v>
       </c>
       <c r="D267" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E267" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1017</v>
+        <v>1000</v>
       </c>
       <c r="H267" t="s">
-        <v>1018</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1019</v>
+        <v>1002</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>10</v>
+        <v>1003</v>
       </c>
       <c r="D268" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E268" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1020</v>
+        <v>1004</v>
       </c>
       <c r="H268" t="s">
-        <v>1021</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1022</v>
+        <v>1006</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
+        <v>721</v>
+      </c>
+      <c r="D269" t="s">
         <v>950</v>
       </c>
-      <c r="D269" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E269" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="H269" t="s">
-        <v>1024</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1025</v>
+        <v>1009</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1026</v>
+        <v>1010</v>
       </c>
       <c r="D270" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E270" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1027</v>
+        <v>1011</v>
       </c>
       <c r="H270" t="s">
-        <v>1028</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="D271" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E271" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1031</v>
+        <v>1015</v>
       </c>
       <c r="H271" t="s">
-        <v>1032</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1033</v>
+        <v>1017</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1034</v>
+        <v>1018</v>
       </c>
       <c r="D272" t="s">
-        <v>997</v>
+        <v>950</v>
       </c>
       <c r="E272" t="s">
-        <v>998</v>
+        <v>951</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1035</v>
+        <v>1019</v>
       </c>
       <c r="H272" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>725</v>
+      </c>
+      <c r="D273" t="s">
+        <v>950</v>
+      </c>
+      <c r="E273" t="s">
+        <v>951</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D274" t="s">
+        <v>950</v>
+      </c>
+      <c r="E274" t="s">
+        <v>951</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D275" t="s">
+        <v>950</v>
+      </c>
+      <c r="E275" t="s">
+        <v>951</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D276" t="s">
+        <v>950</v>
+      </c>
+      <c r="E276" t="s">
+        <v>951</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
         <v>1037</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="D277" t="s">
+        <v>950</v>
+      </c>
+      <c r="E277" t="s">
+        <v>951</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1038</v>
       </c>
-      <c r="D273" t="s">
-[...5 lines deleted...]
-      <c r="G273" s="1" t="s">
+      <c r="H277" t="s">
         <v>1039</v>
       </c>
-      <c r="H273" t="s">
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
         <v>1040</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D278" t="s">
+        <v>950</v>
+      </c>
+      <c r="E278" t="s">
+        <v>951</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D279" t="s">
+        <v>950</v>
+      </c>
+      <c r="E279" t="s">
+        <v>951</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D280" t="s">
+        <v>950</v>
+      </c>
+      <c r="E280" t="s">
+        <v>951</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D281" t="s">
+        <v>950</v>
+      </c>
+      <c r="E281" t="s">
+        <v>951</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D282" t="s">
+        <v>950</v>
+      </c>
+      <c r="E282" t="s">
+        <v>951</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D283" t="s">
+        <v>950</v>
+      </c>
+      <c r="E283" t="s">
+        <v>951</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D284" t="s">
+        <v>950</v>
+      </c>
+      <c r="E284" t="s">
+        <v>951</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D285" t="s">
+        <v>950</v>
+      </c>
+      <c r="E285" t="s">
+        <v>951</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D286" t="s">
+        <v>950</v>
+      </c>
+      <c r="E286" t="s">
+        <v>951</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D287" t="s">
+        <v>950</v>
+      </c>
+      <c r="E287" t="s">
+        <v>951</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D288" t="s">
+        <v>950</v>
+      </c>
+      <c r="E288" t="s">
+        <v>951</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D289" t="s">
+        <v>950</v>
+      </c>
+      <c r="E289" t="s">
+        <v>951</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D290" t="s">
+        <v>950</v>
+      </c>
+      <c r="E290" t="s">
+        <v>951</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D291" t="s">
+        <v>950</v>
+      </c>
+      <c r="E291" t="s">
+        <v>951</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D292" t="s">
+        <v>950</v>
+      </c>
+      <c r="E292" t="s">
+        <v>951</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D293" t="s">
+        <v>950</v>
+      </c>
+      <c r="E293" t="s">
+        <v>951</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>740</v>
+      </c>
+      <c r="D294" t="s">
+        <v>950</v>
+      </c>
+      <c r="E294" t="s">
+        <v>951</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D295" t="s">
+        <v>950</v>
+      </c>
+      <c r="E295" t="s">
+        <v>951</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D296" t="s">
+        <v>950</v>
+      </c>
+      <c r="E296" t="s">
+        <v>951</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D297" t="s">
+        <v>950</v>
+      </c>
+      <c r="E297" t="s">
+        <v>951</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D298" t="s">
+        <v>950</v>
+      </c>
+      <c r="E298" t="s">
+        <v>951</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>544</v>
+      </c>
+      <c r="D299" t="s">
+        <v>950</v>
+      </c>
+      <c r="E299" t="s">
+        <v>951</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>550</v>
+      </c>
+      <c r="D300" t="s">
+        <v>950</v>
+      </c>
+      <c r="E300" t="s">
+        <v>951</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>554</v>
+      </c>
+      <c r="D301" t="s">
+        <v>950</v>
+      </c>
+      <c r="E301" t="s">
+        <v>951</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>558</v>
+      </c>
+      <c r="D302" t="s">
+        <v>950</v>
+      </c>
+      <c r="E302" t="s">
+        <v>951</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>562</v>
+      </c>
+      <c r="D303" t="s">
+        <v>950</v>
+      </c>
+      <c r="E303" t="s">
+        <v>951</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>566</v>
+      </c>
+      <c r="D304" t="s">
+        <v>950</v>
+      </c>
+      <c r="E304" t="s">
+        <v>951</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>570</v>
+      </c>
+      <c r="D305" t="s">
+        <v>950</v>
+      </c>
+      <c r="E305" t="s">
+        <v>951</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>574</v>
+      </c>
+      <c r="D306" t="s">
+        <v>950</v>
+      </c>
+      <c r="E306" t="s">
+        <v>951</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>578</v>
+      </c>
+      <c r="D307" t="s">
+        <v>950</v>
+      </c>
+      <c r="E307" t="s">
+        <v>951</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>582</v>
+      </c>
+      <c r="D308" t="s">
+        <v>950</v>
+      </c>
+      <c r="E308" t="s">
+        <v>951</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>586</v>
+      </c>
+      <c r="D309" t="s">
+        <v>950</v>
+      </c>
+      <c r="E309" t="s">
+        <v>951</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>590</v>
+      </c>
+      <c r="D310" t="s">
+        <v>950</v>
+      </c>
+      <c r="E310" t="s">
+        <v>951</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>594</v>
+      </c>
+      <c r="D311" t="s">
+        <v>950</v>
+      </c>
+      <c r="E311" t="s">
+        <v>951</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>598</v>
+      </c>
+      <c r="D312" t="s">
+        <v>950</v>
+      </c>
+      <c r="E312" t="s">
+        <v>951</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>602</v>
+      </c>
+      <c r="D313" t="s">
+        <v>950</v>
+      </c>
+      <c r="E313" t="s">
+        <v>951</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>606</v>
+      </c>
+      <c r="D314" t="s">
+        <v>950</v>
+      </c>
+      <c r="E314" t="s">
+        <v>951</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>610</v>
+      </c>
+      <c r="D315" t="s">
+        <v>950</v>
+      </c>
+      <c r="E315" t="s">
+        <v>951</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>614</v>
+      </c>
+      <c r="D316" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316" t="s">
+        <v>951</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>10</v>
+      </c>
+      <c r="D317" t="s">
+        <v>950</v>
+      </c>
+      <c r="E317" t="s">
+        <v>951</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D318" t="s">
+        <v>950</v>
+      </c>
+      <c r="E318" t="s">
+        <v>951</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D319" t="s">
+        <v>950</v>
+      </c>
+      <c r="E319" t="s">
+        <v>951</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D320" t="s">
+        <v>950</v>
+      </c>
+      <c r="E320" t="s">
+        <v>951</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D321" t="s">
+        <v>950</v>
+      </c>
+      <c r="E321" t="s">
+        <v>951</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D322" t="s">
+        <v>950</v>
+      </c>
+      <c r="E322" t="s">
+        <v>951</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D323" t="s">
+        <v>950</v>
+      </c>
+      <c r="E323" t="s">
+        <v>951</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D324" t="s">
+        <v>950</v>
+      </c>
+      <c r="E324" t="s">
+        <v>951</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D325" t="s">
+        <v>950</v>
+      </c>
+      <c r="E325" t="s">
+        <v>951</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D326" t="s">
+        <v>950</v>
+      </c>
+      <c r="E326" t="s">
+        <v>951</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D327" t="s">
+        <v>950</v>
+      </c>
+      <c r="E327" t="s">
+        <v>951</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D328" t="s">
+        <v>950</v>
+      </c>
+      <c r="E328" t="s">
+        <v>951</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D329" t="s">
+        <v>950</v>
+      </c>
+      <c r="E329" t="s">
+        <v>951</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D330" t="s">
+        <v>950</v>
+      </c>
+      <c r="E330" t="s">
+        <v>951</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D331" t="s">
+        <v>950</v>
+      </c>
+      <c r="E331" t="s">
+        <v>951</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D332" t="s">
+        <v>950</v>
+      </c>
+      <c r="E332" t="s">
+        <v>951</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D333" t="s">
+        <v>950</v>
+      </c>
+      <c r="E333" t="s">
+        <v>951</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D334" t="s">
+        <v>950</v>
+      </c>
+      <c r="E334" t="s">
+        <v>951</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>562</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>578</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>10</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1289</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10328,50 +12755,123 @@
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>