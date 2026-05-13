--- v0 (2025-11-26)
+++ v1 (2026-05-13)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao § 1º, do artigo 4º da Lei Orgânica do Município de Formiga/ MG.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Autoriza o Município a receber imóveis a título de compensação e/ou transação de débitos e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
@@ -148,745 +148,745 @@
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa e organizacional do Serviço de Água e_x000D_
 Esgoto - S.A.A.E., e dá outras providências.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9395/portaria_no_001.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9395/portaria_no_001.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Vinícius Oliveira Melo, para provimento do cargo de Assessor Jurídico Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9396/portaria_no_002.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9396/portaria_no_002.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Onofre José de Moura, para provimento do cargo de Assistente Judiciário Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9397/portaria_no_003.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9397/portaria_no_003.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Érica Fátima de Oliveira, para provimento do cargo de Assessora de Comunicação Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9398/portaria_no_004.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9398/portaria_no_004.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Marcelo Nogueira, para provimento do cargo de Assessor Administrativo Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9399/portaria_no_005.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9399/portaria_no_005.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Josiane Silva, para provimento do cargo de Assistente Judiciário Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9400/portaria_no_006.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9400/portaria_no_006.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar o servidor Henrique Alves Mendonça, ocupante do cargo efetivo Auxiliar de Contabilista Legislativo, sem qualquer ônus adicional para o erário, para responder, cumulativamente com suas atribuições e exercer as seguintes funções:_x000D_
 _x000D_
 I - elaborar notas de empenho e assinar como Responsável Técnico;_x000D_
 II - outras funções correlatas.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9401/portaria_no_007.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9401/portaria_no_007.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar que o Veículo Oficial da Câmara Municipal de Formiga marca/modelo Ford Focus, é de uso exclusivo do Presidente da Câmara Municipal, devendo este ficar à sua disposição.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9402/portaria_no_008.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9402/portaria_no_008.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão a servidora efetiva Flávia Gonçalves Pinto, para provimento do cargo de Assessora de Secretaria Geral, em horário integral.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9403/portaria_no_009.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9403/portaria_no_009.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, §1º do Regimento Interno, uma Comissão Especial sobre a construção da nova sede da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9404/portaria_no_010.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9404/portaria_no_010.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, § 1º do Regimento Interno, uma Comissão Especial de Meio Ambiente.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9405/portaria_no_011.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9405/portaria_no_011.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, § 1º do Regimento Interno, uma Comissão Especial para compor o Órgão de Defesa dos Direitos Humanos, prevista no art. 5º da Lei nº 3.904, de 27 de setembro de 2006.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9406/portaria_no_012.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9406/portaria_no_012.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, § 1º do Regimento Interno, uma Comissão Especial de Saúde.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9407/portaria_no_013.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9407/portaria_no_013.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, § 1º do Regimento Interno, uma Comissão Especial de Segurança Pública.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9408/portaria_no_014.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9408/portaria_no_014.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar     os   Servidores    abaixo,   para    responder    pela,  _x000D_
 função de Pregoeiro, nos processos licitatórios da modalidade pregão:_x000D_
 _x000D_
 - Flávia Tereza da Silva_x000D_
 - Marco Aurélio Almeida</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9409/portaria_no_015.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9409/portaria_no_015.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar o servidor Luís Roberto Marcelino, ocupante do cargo efetivo Contabilista Legislativo, sem qualquer ônus adicional para o erário, para responder, cumulativamente com suas atribuições e exercer as seguintes funções:_x000D_
 _x000D_
 I - atestar as liquidações nas notas de empenhos do Poder Legislativo;_x000D_
 II - assinar os boletins diários de caixa e demonstrativo de movimentação de numerários;_x000D_
 III - outras funções correlatas.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9410/portaria_no_016.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9410/portaria_no_016.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário HENRIQUE ALVES MENDONÇA, para assinar em conjunto com o Presidente do Legislativo, os cheques, bem como os Boletins Diários de Caixa e Demonstrativo de Movimentação de Numerários.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9411/portaria_no_017.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9411/portaria_no_017.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para levantamento de informações, tais como cargos e atribuições, de acordo com a Lei 3.652/2005, e acompanhamento dos trabalhos necessários para realização de Concurso Público, para provimento de cargos na Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9412/portaria_no_018.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9412/portaria_no_018.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno dessa Casa Legislativa, uma Comissão Especial com a finalidade de analisar e estudar o Projeto de Lei nº 146/2009, dispõe sobre a ratificação do Protocolo de Intenções firmado entre os Municípios da região Centro-Oeste de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9413/portaria_no_019.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9413/portaria_no_019.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 15 de fevereiro de 2010, segunda-feira, véspera do feriado de Carnaval.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9414/portaria_no_020.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9414/portaria_no_020.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno dessa Casa Legislativa, uma Comissão Especial com a finalidade de analisar e estudar o Projeto de Emenda à Lei Orgânica nº 002/2009, acrescenta dispositivos ao §1º, do artigo 4º da Lei Orgânica do Município de Formiga/MG .</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9415/portaria_no_021.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9415/portaria_no_021.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conforme   requerimento     do    Presidente     da    Comissão _x000D_
 Parlamentar de Inquérito da Saúde, instituída através da  Portaria 042/2009, fica prorrogado o prazo  de  funcionamento desta CPI por mais 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9416/portaria_no_022.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9416/portaria_no_022.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Convocar os servidores abaixo para auxiliarem na aplicação das provas do processo seletivo simplificado 001/2010, que está sendo realizado para contratação temporária do cargo de Atendente do Legislativo, até que se proceda o concurso público. As provas do referido concurso serão realizadas no dia 28/02/2010, domingo, com início às 9h e com duração de 3h, no UNIFOR, na Avenida Doutor Arnaldo Senna nº 328, Bairro Água Vermelha: _x000D_
 _x000D_
 Flávia Gonçalves Pinto - Assessora de Secretaria Geral _x000D_
 José Carlos de Campos - Atendente do Legislativo_x000D_
 Maria Aparecida de Oliveira - Agente de Plenário_x000D_
 Simone R. da Silva Pedrosa - Auxiliar do Legislativo</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9417/portaria_no_023.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9417/portaria_no_023.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para Julgamento da Técnica do Processo Licitatório nº 004/2010, Tomada de Preços 001/2010, que tem como objeto: contratação de Agência de Publicidade e Propaganda para prestação de serviços de criação, produção, veiculação, controle e acompanhamento de peças e campanhas publicitárias institucionais da Câmara Municipal de Formiga/MG.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9418/portaria_no_024.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9418/portaria_no_024.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, §1º do Regimento Interno, uma Comissão Especial para avaliar os candidatos aprovados na primeira etapa do Processo Seletivo 001/2010, de 09 de fevereiro de 2010. As avaliações que serão feitas em formulário próprio, ocorrerão nos dias 04 e 05 de março às 14h na Câmara Municipal.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9419/portaria_no_025.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9419/portaria_no_025.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, §1º do Regimento Interno, o Dr. Reginaldo Henrique dos Santos para integrar a Comissão Parlamentar de Inquérito, que foi instaurada para investigar as denúncias descritas no requerimento 078/2009, relativas à má gestão da Secretaria Municipal de Saúde de Formiga, com agravamento do atendimento à população em geral.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9420/portaria_no_026.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9420/portaria_no_026.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, §1º do Regimento Interno, Maria Aparecida de Oliveira para secretariar a Comissão Parlamentar de Inquérito, que foi instaurada para investigar as denúncias descritas no requerimento 078/2009, relativas à má gestão da Secretaria Municipal de Saúde de Formiga, com agravamento do atendimento à população em geral.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9421/portaria_no_027.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9421/portaria_no_027.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial de Avaliação para Eliminação de Documentos no âmbito do arquivo da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9422/portaria_no_028.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9422/portaria_no_028.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar que o veículo oficial marca/modelo Chevrolet Corsa, placa HMM 4318, seja utilizado exclusivamente para os serviços administrativos dessa Casa Legislativa.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9423/portaria_no_029.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9423/portaria_no_029.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 01 de abril de 2010, quinta-feira, véspera do feriado 02 de abril, sexta-feira da paixão, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9424/portaria_no_030.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9424/portaria_no_030.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conforme requerimento dos vereadores e indicação dos líderes dos partidos, foi criada a Comissão Parlamentar de Inquérito na Reunião Ordinária do dia 15 de março de 2010, para investigar as denúncias descritas no requerimento 026/2010, relativas à suposta movimentação financeira sem autorização legal, sem contabilização e sem prestação de contas pela Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9425/portaria_no_031.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9425/portaria_no_031.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno dessa Casa Legislativa, uma Comissão Especial com a finalidade de analisar e estudar o Projeto de Lei nº 159/2010, que dispõe sobre as normas de proteção do patrimônio cultural do município de Formiga, e altera a redação do artigo 4º da Lei 3.327, de 15 de março de 2002, que estabelece a proteção do Patrimônio Cultural de Formiga e dá outras providências.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9426/portaria_no_032.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9426/portaria_no_032.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão Especial de Registro de Preços e nomear os seguintes servidores para compô-la:_x000D_
 _x000D_
 		Marcelo Nogueira - Presidente_x000D_
 		Carlos Renato Brito Angeli - Relator_x000D_
 		Magno Luiz da Silva - Membro</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9427/portaria_no_033.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9427/portaria_no_033.2009.pdf</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9428/portaria_no_034.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9428/portaria_no_034.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para avaliação da concessão de incentivo por titulação em graduação, a servidor efetivo e estável da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9429/portaria_no_035.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9429/portaria_no_035.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 4 de junho de 2010, sexta-feira, após o feriado 3 de junho, quinta-feira, dia de Corpus Christi, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9430/portaria_no_036.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9430/portaria_no_036.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica declarado ponto facultativo na Câmara Municipal de Formiga nas datas de jogos da Seleção Brasileira, durante a Copa do Mundo de Futebol, da seguinte forma: _x000D_
 _x000D_
 I- A partir das 10 horas, nas datas em que os jogos ocorrerem no horário de 11 horas, devendo os servidores  cumprir a jornada de trabalho de 8 às 10 horas;_x000D_
 _x000D_
 II- A partir das 13 horas, nas datas em que os jogos ocorrerem no horário de 15h30, devendo os servidores cumprir a jornada de trabalho de 8 às 13h ininterruptamente.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9431/portaria_no_037.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9431/portaria_no_037.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora da Câmara Municipal, Maria Cristina Labella de Carvalho - Assistente Social, o incentivo por titulação em pós-graduação no valor de 15% (quinze por cento) sobre o vencimento base que recebe o servidor, conforme Resolução nº 302/2008.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9432/portaria_no_038.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9432/portaria_no_038.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Vinícius Oliveira Melo do cargo em comissão de Assessor Jurídico Legislativo.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9433/portaria_no_039.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9433/portaria_no_039.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conforme   requerimento     do    Presidente     da    Comissão  Parlamentar de Inquérito da Saúde, instituída através da  Portaria 042/2009, fica prorrogado o prazo  de  funcionamento desta CPI por mais 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9434/portaria_no_040.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9434/portaria_no_040.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Flávio Luís da Cunha, para provimento do cargo de Assessor Jurídico Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9435/portaria_no_041.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9435/portaria_no_041.2009.pdf</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9436/portaria_no_042.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9436/portaria_no_042.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Designar o servidor Luís Roberto Marcelino, ocupante do cargo efetivo Contabilista Legislativo, sem qualquer ônus adicional para o erário, para responder, cumulativamente com suas atribuições e exercer as seguintes funções:_x000D_
 _x000D_
 I - atestar as liquidações nas notas de empenhos do Poder Legislativo;_x000D_
 _x000D_
 II - assinar os boletins diários de caixa e demonstrativo de movimentação de numerários;_x000D_
 _x000D_
 III - outras funções correlatas.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9437/portaria_no_043.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9437/portaria_no_043.2009.pdf</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9438/portaria_no_044.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9438/portaria_no_044.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento dessa Casa Legislativa, uma Comissão Especial com a finalidade de analisar de analisar e estudar os seguintes projetos: Projeto de Lei Complementar nº 018/2010 - que dispõe sobre o Estatuto dos Servidores Públicos do Município, Estado de Minas Gerais; Projeto de Lei Complementar nº 019/2010 - que dispõe sobre o Plano de cargos, carreiras e vencimentos dos profissionais da área de saúde do município de Formiga, estabelece normas diversas, institui nova tabela de vencimentos e dá outras providências; Projeto de Lei Complementar nº 020/2010 - que dispõe sobre o Plano de cargos, carreiras e vencimentos dos servidores públicos da administração direta do poder executivo do município de Formiga, estabelece normas diversas, institui nova tabela de vencimentos e dá outras providências; Projeto de Lei Complementar nº 021/2010 - que dispõe sobre o Plano de cargos, carreiras e vencimentos dos profissionais da educação do município de Formi</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9439/portaria_no_045.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9439/portaria_no_045.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno dessa Casa Legislativa, uma Comissão Especial com a finalidade de analisar e estudar o Veto ao Projeto de Lei nº 227/2010, que cria o Conselho Municipal de Comunicação Social e dá outras providências.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9440/portaria_no_046.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9440/portaria_no_046.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conforme   requerimento     do    Presidente     da    Comissão  Parlamentar de Inquérito da Educação, instituída através da  Portaria 030/2010, fica prorrogado o prazo  de  funcionamento desta CPI por mais 60 (sessenta) dias.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9441/portaria_no_047.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9441/portaria_no_047.2009.pdf</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9442/portaria_no_048.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9442/portaria_no_048.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, do Regimento Interno dessa Casa Legislativa, uma Comissão Especial com a finalidade de analisar e estudar o Veto ao Projeto de Lei nº 226/2010, que dispõe sobre a obrigatoriedade de transporte público, pela Secretaria Municipal de Saúde, aos pacientes do município de Formiga.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9443/portaria_no_049.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9443/portaria_no_049.2009.pdf</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9444/portaria_no_050.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9444/portaria_no_050.2009.pdf</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9445/portaria_no_051.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9445/portaria_no_051.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora da Câmara Municipal, Elisângela Garcia de Araújo - Assistente Legislativo, o incentivo por titulação em graduação no valor de 10% (dez por cento) sobre o vencimento base que recebe o servidor, conforme Resolução nº 302/2008.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9446/portaria_no_052.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9446/portaria_no_052.2009.pdf</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9447/portaria_no_053.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9447/portaria_no_053.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo nos dias 06/09/2010, segunda-feira, véspera do dia feriado de Independência do Brasil, e 11/10/2010, segunda-feira, véspera do feriado de comemoração ao dia de Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9448/portaria_no_054.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9448/portaria_no_054.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor da Câmara Municipal, Henrique Alves Mendonça - Auxiliar de Contabilista, o incentivo por titulação em graduação no valor de 10% (dez por cento) sobre o vencimento base que recebe o servidor, conforme Resolução nº 302/2008.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9449/portaria_no_055.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9449/portaria_no_055.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 91, §1º do Regimento Interno, o Vereador Mauro César Alves de Sousa para integrar a Comissão Parlamentar de Inquérito, que foi instaurada para investigar as denúncias descritas no requerimento 078/2009, relativas à má gestão da Secretaria Municipal de Saúde de Formiga, com agravamento do atendimento à população em geral.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9450/portaria_no_056.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9450/portaria_no_056.2009.pdf</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9451/portaria_no_057.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9451/portaria_no_057.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar que não haverá expediente no dia 24 de setembro  de 2010, sexta-feira, nas dependências da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9452/portaria_no_058.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9452/portaria_no_058.2009.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder à servidora da Câmara Municipal, Virgínia Oliveira de Sousa - Assistente legislativo, o incentivo por titulação em graduação no valor de 10% (dez por cento) sobre o vencimento base que recebe o servidor, conforme Resolução nº 302/2008</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9453/portaria_no_059.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9453/portaria_no_059.2009.pdf</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9454/portaria_no_060.2009.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9454/portaria_no_060.2009.pdf</t>
   </si>
   <si>
     <t>Considerando o ofício 205/2010, encaminhado pelo nobre representante do Ministério Público;_x000D_
 Considerando que houve celebração de TAC (termo de ajuste de conduta) entre a Câmara Municipal e o Ministério Público, concernente à adequação das dependências da Câmara, visando atender pessoas com necessidades especiais;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1194,67 +1194,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9395/portaria_no_001.2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9396/portaria_no_002.2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9397/portaria_no_003.2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9398/portaria_no_004.2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9399/portaria_no_005.2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9400/portaria_no_006.2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9401/portaria_no_007.2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9402/portaria_no_008.2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9403/portaria_no_009.2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9404/portaria_no_010.2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9405/portaria_no_011.2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9406/portaria_no_012.2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9407/portaria_no_013.2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9408/portaria_no_014.2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9409/portaria_no_015.2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9410/portaria_no_016.2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9411/portaria_no_017.2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9412/portaria_no_018.2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9413/portaria_no_019.2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9414/portaria_no_020.2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9415/portaria_no_021.2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9416/portaria_no_022.2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9417/portaria_no_023.2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9418/portaria_no_024.2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9419/portaria_no_025.2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9420/portaria_no_026.2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9421/portaria_no_027.2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9422/portaria_no_028.2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9423/portaria_no_029.2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9424/portaria_no_030.2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9425/portaria_no_031.2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9426/portaria_no_032.2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9427/portaria_no_033.2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9428/portaria_no_034.2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9429/portaria_no_035.2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9430/portaria_no_036.2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9431/portaria_no_037.2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9432/portaria_no_038.2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9433/portaria_no_039.2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9434/portaria_no_040.2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9435/portaria_no_041.2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9436/portaria_no_042.2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9437/portaria_no_043.2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9438/portaria_no_044.2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9439/portaria_no_045.2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9440/portaria_no_046.2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9441/portaria_no_047.2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9442/portaria_no_048.2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9443/portaria_no_049.2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9444/portaria_no_050.2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9445/portaria_no_051.2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9446/portaria_no_052.2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9447/portaria_no_053.2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9448/portaria_no_054.2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9449/portaria_no_055.2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9450/portaria_no_056.2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9451/portaria_no_057.2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9452/portaria_no_058.2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9453/portaria_no_059.2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9454/portaria_no_060.2009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9395/portaria_no_001.2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9396/portaria_no_002.2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9397/portaria_no_003.2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9398/portaria_no_004.2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9399/portaria_no_005.2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9400/portaria_no_006.2009.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9401/portaria_no_007.2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9402/portaria_no_008.2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9403/portaria_no_009.2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9404/portaria_no_010.2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9405/portaria_no_011.2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9406/portaria_no_012.2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9407/portaria_no_013.2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9408/portaria_no_014.2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9409/portaria_no_015.2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9410/portaria_no_016.2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9411/portaria_no_017.2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9412/portaria_no_018.2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9413/portaria_no_019.2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9414/portaria_no_020.2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9415/portaria_no_021.2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9416/portaria_no_022.2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9417/portaria_no_023.2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9418/portaria_no_024.2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9419/portaria_no_025.2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9420/portaria_no_026.2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9421/portaria_no_027.2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9422/portaria_no_028.2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9423/portaria_no_029.2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9424/portaria_no_030.2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9425/portaria_no_031.2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9426/portaria_no_032.2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9427/portaria_no_033.2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9428/portaria_no_034.2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9429/portaria_no_035.2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9430/portaria_no_036.2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9431/portaria_no_037.2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9432/portaria_no_038.2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9433/portaria_no_039.2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9434/portaria_no_040.2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9435/portaria_no_041.2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9436/portaria_no_042.2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9437/portaria_no_043.2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9438/portaria_no_044.2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9439/portaria_no_045.2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9440/portaria_no_046.2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9441/portaria_no_047.2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9442/portaria_no_048.2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9443/portaria_no_049.2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9444/portaria_no_050.2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9445/portaria_no_051.2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9446/portaria_no_052.2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9447/portaria_no_053.2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9448/portaria_no_054.2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9449/portaria_no_055.2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9450/portaria_no_056.2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9451/portaria_no_057.2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9452/portaria_no_058.2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9453/portaria_no_059.2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2009/9454/portaria_no_060.2009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>