--- v0 (2025-11-26)
+++ v1 (2026-05-13)
@@ -51,576 +51,576 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9799/portaria_no_001.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9799/portaria_no_001.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Carla Teles para provimento do cargo de Assessora de Secretaria Geral, em horário integral.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9800/portaria_no_002.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9800/portaria_no_002.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Liliane Viana Costa, para provimento do cargo de Assistente Judiciário Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9801/portaria_no_003.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9801/portaria_no_003.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Maria Rachel Castro Fernandes para provimento do cargo de Assistente Judiciário Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9802/portaria_no_004.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9802/portaria_no_004.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Juliana Costa Khouri para provimento do cargo de Assessora de Comunicação Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9803/portaria_no_005.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9803/portaria_no_005.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial sobre a construção da nova sede da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9804/portaria_no_006.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9804/portaria_no_006.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 57, IV do RI, uma Comissão Especial de Meio Ambiente composta pelos vereadores:_x000D_
 _x000D_
 José Geraldo da Cunha - Presidente_x000D_
 Marcos Ferreira da Silva - Relator_x000D_
 Evandro Donizeth da Cunha - Membro</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9805/portaria_no_007.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9805/portaria_no_007.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão de Licitações e Compras da Câmara Municipal de Formiga, atendendo ao disposto nas Leis nº 8666/93, Lei 8.883/98.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9806/portaria_no_008.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9806/portaria_no_008.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1 Nomear para o cargo em comissão Waldereci Santos Alves, para provimento do cargo de Assessora Jurídica Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9807/portaria_no_009.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9807/portaria_no_009.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1 Exonerar a pedido do servidor Anderson Cristiano da Costa do cargo efetivo de Atendente do Legislativo.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9808/portaria_no_010.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9808/portaria_no_010.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear José Carlos de Campos para provimento do cargo de Atendente do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9809/portaria_no_011.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9809/portaria_no_011.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para analisar e estudar o novo Regimento Interno da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9810/portaria_no_012.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9810/portaria_no_012.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Antecipar a reunião ordinária do dia 27 de fevereiro, segunda-feira de carnaval, para o dia 22 de fevereiro, às 15h, no Plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9811/portaria_no_013.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9811/portaria_no_013.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 27 de fevereiro de 2006, segunda-feira, véspera do feriado de 28 de fevereiro, terça-feira de carnaval.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9812/portaria_no_014.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9812/portaria_no_014.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para analisar e estudar o Projeto de Emenda a Lei Orgânica do município.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9813/portaria_no_015.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9813/portaria_no_015.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º A circulação dos veículos da Câmara Municipal para viagem deverão ser agendados com antecedência de 3 (três) dias úteis da viagem.</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9814/portaria_no_016.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9814/portaria_no_016.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 13 de abril de 2006, a partir das 12:00 hs, véspera do feriado de 14 de abril, sexta-feira da paixão.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9815/portaria_no_017.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9815/portaria_no_017.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a reunião ordinária do dia 01 de maio segunda-feira Dia Mundial do Trabalho, para o dia 02 de maio, às 17h, no Plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9816/portaria_no_018.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9816/portaria_no_018.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o servidor Ediger Zimermmane dos Santos para acompanhar, conferir e fiscalizar o objeto do processo licitatório nº 002/2006, modalidade convite nº 002/2006, de acordo com a determinação contida neste certame.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9817/portaria_no_019.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9817/portaria_no_019.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Transferir a reunião ordinária do dia 05 de junho segunda-feira, véspera do feriado de 06 de junho, para o dia 07 de junho, às 15h, no Plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9818/portaria_no_020.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9818/portaria_no_020.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Declarar ponto facultativo na Câmara Municipal nas datas de jogos da Seleção Brasileira﻿, durante a Copa do Mundo﻿ meia hora antes do início do jogo._x000D_
 _x000D_
 § 1º As horas não trabalhadas pelos servidores públicos, serão compensadas meia hora durante o horário de almoço, no período de 14/06 a 28/06/2006._x000D_
 _x000D_
 § 2º Caso a Seleção Brasileira﻿ avance para a segunda fase, deverá haver a compensação das horas na semana que antecede os jogos, e caso não seja possível, nas semanas subsequentes.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9819/portaria_no_021.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9819/portaria_no_021.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar da Divisão de Patrimônio da Câmara Municipal de Formiga, os funcionários Luís Cláudio Lasmar e Júlio da Silveira Castro.</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9820/portaria_no_022.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9820/portaria_no_022.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Divisão de Patrimônio da Câmara Municipal de Formiga os seguintes servidores:_x000D_
 _x000D_
 Welington Arantes de Oliveira_x000D_
 Flávia Gonçalves Pinto_x000D_
 Marco Aurélio Almeida_x000D_
 _x000D_
 Suplentes:_x000D_
 Luís Roberto Marcelino_x000D_
 Brena Tavares Mendonça_x000D_
 Fabrícia Fernandes da Silva_x000D_
 _x000D_
 §1º A Divisão de Patrimônio ficará sob a presidência do primeiro nomeado e terá vigência até 31 de dezembro de 2006.</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9821/portaria_no_023.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9821/portaria_no_023.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir uma Comissão Especial com finalidade específica para analisar e avaliar 01 (um) veículo Marca: FIAT/TIPO 1.6 MPI, ano/modelo 1997/1997, cor azul, placa GMN 8371, CHASSI 9BD160369V3015538 da Câmara Municipal de Formiga, para fins de baixa.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9822/portaria_no_024.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9822/portaria_no_024.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir uma Comissão Especial com finalidade de analisar e avaliar o imóvel da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9823/portaria_no_025.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9823/portaria_no_025.2006.pdf</t>
   </si>
   <si>
     <t>Art.1º Determinar que o dia do Servidor Público Municipal, no ano de 2006, será comemorado no dia 03 de novembro de 2006.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9824/portaria_no_026.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9824/portaria_no_026.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Ernani Geraldo de Oliveira, servidor do Poder Executivo, para acompanhar, conferir e fiscalizar o objeto do processo licitatório nº 008/2006, modalidade pregão nº 001/2006, de acordo com a determinação contida neste certame.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9825/portaria_no_027.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9825/portaria_no_027.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instaurar processo administrativo para reconhecimento de dívida não empenhada no exercício de competência 2004 e 2005, referente ao IPTU do imóvel situado à Praça Ferreira Pires, nº 04, locado pela Câmara Municipal de Formiga, para o funcionamento de suas dependências.</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9826/portaria_no_028.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9826/portaria_no_028.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir uma Comissão Especial para discutir e estudar o Projeto do Plano Diretor do Município de Formiga.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9827/portaria_no_029.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9827/portaria_no_029.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1 Exonerar a pedido da servidora Fabrícia Fernandes da Silva do cargo efetivo de Assistente do Legislativo.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9828/portaria_no_030.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9828/portaria_no_030.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica exonerada da Comissão de Licitações e Compras da Câmara Municipal de Formiga, a funcionária Fabrícia Fernandes da Silva.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9829/portaria_no_031.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9829/portaria_no_031.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário Welington Arantes de Oliveira como membro da Comissão de Licitações e Compras da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9830/portaria_no_032.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9830/portaria_no_032.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Elisângela Garcia Araújo para provimento do cargo efetivo de Assistente Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9831/portaria_no_033.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9831/portaria_no_033.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para Avaliação de Desempenho dos Servidores em Estágio Probatório da Câmara Municipal de Formiga._x000D_
 _x000D_
 Parágrafo único: A comissão terá prazo de 15 (quinze) dias, para concluir a avaliação dos servidores da Câmara Municipal, contados da data que completou 1 (um) do início de seu exercício.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9832/portaria_no_034.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9832/portaria_no_034.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir uma Comissão Especial com a finalidade específica de verificar a situação e propor a destinação dos equipamentos e peças de áudio﻿ constantes no patrimônio na Câmara Municipal de Formiga, para fins de baixa.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9833/portaria_no_035.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9833/portaria_no_035.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para compor os Direitos Humanos, prevista no art. 5º da Lei nº 3904, de 27 de setembro de 2006.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9834/portaria_no_036.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9834/portaria_no_036.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Antecipar a reunião ordinária do dia 26 de dezembro, terça-feira, para o dia 22 de dezembro, às 15h, no Plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9835/portaria_no_037.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9835/portaria_no_037.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial para analisar e emitir parecer ao veto parcial do Projeto de Lei nº 290/2006, conforme art. 177, do Regimento Interno.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9836/portaria_no_038.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9836/portaria_no_038.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Carla Teles do cargo em comissão de Assessora de Secretaria Geral.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9837/portaria_no_036.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9837/portaria_no_036.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Maria Rachel Castro Fernandes do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9838/portaria_no_040.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9838/portaria_no_040.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Liliane Viana Costa do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9839/portaria_no_041.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9839/portaria_no_041.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Waldereci Santos Alves do cargo em comissão de Assessora Jurídica Legislativo.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9840/portaria_no_042.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9840/portaria_no_042.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Juliana Costa Khouri do cargo em comissão de Assessora de Comunicação Legislativo.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9841/portaria_no_043.2006.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9841/portaria_no_043.2006.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo nas dependências da Câmara Municipal o dia 29 de dezembro de 2006, a partir das 12:00 hs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -927,67 +927,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9799/portaria_no_001.2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9800/portaria_no_002.2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9801/portaria_no_003.2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9802/portaria_no_004.2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9803/portaria_no_005.2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9804/portaria_no_006.2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9805/portaria_no_007.2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9806/portaria_no_008.2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9807/portaria_no_009.2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9808/portaria_no_010.2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9809/portaria_no_011.2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9810/portaria_no_012.2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9811/portaria_no_013.2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9812/portaria_no_014.2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9813/portaria_no_015.2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9814/portaria_no_016.2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9815/portaria_no_017.2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9816/portaria_no_018.2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9817/portaria_no_019.2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9818/portaria_no_020.2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9819/portaria_no_021.2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9820/portaria_no_022.2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9821/portaria_no_023.2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9822/portaria_no_024.2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9823/portaria_no_025.2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9824/portaria_no_026.2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9825/portaria_no_027.2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9826/portaria_no_028.2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9827/portaria_no_029.2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9828/portaria_no_030.2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9829/portaria_no_031.2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9830/portaria_no_032.2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9831/portaria_no_033.2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9832/portaria_no_034.2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9833/portaria_no_035.2006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9834/portaria_no_036.2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9835/portaria_no_037.2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9836/portaria_no_038.2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9837/portaria_no_036.2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9838/portaria_no_040.2006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9839/portaria_no_041.2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9840/portaria_no_042.2006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9841/portaria_no_043.2006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9799/portaria_no_001.2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9800/portaria_no_002.2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9801/portaria_no_003.2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9802/portaria_no_004.2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9803/portaria_no_005.2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9804/portaria_no_006.2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9805/portaria_no_007.2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9806/portaria_no_008.2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9807/portaria_no_009.2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9808/portaria_no_010.2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9809/portaria_no_011.2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9810/portaria_no_012.2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9811/portaria_no_013.2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9812/portaria_no_014.2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9813/portaria_no_015.2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9814/portaria_no_016.2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9815/portaria_no_017.2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9816/portaria_no_018.2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9817/portaria_no_019.2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9818/portaria_no_020.2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9819/portaria_no_021.2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9820/portaria_no_022.2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9821/portaria_no_023.2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9822/portaria_no_024.2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9823/portaria_no_025.2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9824/portaria_no_026.2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9825/portaria_no_027.2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9826/portaria_no_028.2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9827/portaria_no_029.2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9828/portaria_no_030.2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9829/portaria_no_031.2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9830/portaria_no_032.2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9831/portaria_no_033.2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9832/portaria_no_034.2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9833/portaria_no_035.2006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9834/portaria_no_036.2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9835/portaria_no_037.2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9836/portaria_no_038.2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9837/portaria_no_036.2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9838/portaria_no_040.2006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9839/portaria_no_041.2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9840/portaria_no_042.2006.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2006/9841/portaria_no_043.2006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>