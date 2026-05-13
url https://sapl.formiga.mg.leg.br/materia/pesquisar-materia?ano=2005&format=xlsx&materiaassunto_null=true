--- v0 (2025-11-25)
+++ v1 (2026-05-13)
@@ -51,1272 +51,1272 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9842/portaria_no_001.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9842/portaria_no_001.2005.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Formiga, no uso de suas atribuições e, considerando o que dispõe o inciso III, do § 3º, do Artigo 11 da Lei Orgânica Municipal, convoca, os senhores vereadores para Reunião Extraordinária da Câmara Municipal, sem remuneração, a ser realizada no dia 10 de janeiro de 2005, às 19:30 horas, na sede do Poder Legislativo.</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9843/portaria_no_002.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9843/portaria_no_002.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a funcionária ELAINE DE MORAES NARDY, das funções de SUPERVISORA ADMINISTRATIVA, a partir de 03 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9844/portaria_no_003.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9844/portaria_no_003.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar a funcionária EMILIANA CASSIA DA SILVA, das funções de ASSISTENTE JURIDICO DO DAJ, a partir de 03 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9845/portaria_no_004.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9845/portaria_no_004.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar a funcionária PATRICIA COUTO MARQUES, das funções de ASSISTENTE TÉCNICO LEGISLATIVO, a partir de 03 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9846/portaria_no_005.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9846/portaria_no_005.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar o funcionário RONALDO JOSÉ BELO, das funções de MOTORISTA, a partir de 03 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9847/portaria_no_006.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9847/portaria_no_006.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar o funcionário PAULO MARCIO BARUDE RIBEIRO, das funções de ASSISTENTE TÉCNICO LEGISLATIVO a partir de 03 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9848/portaria_no_007.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9848/portaria_no_007.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo de confiança de Assessora Jurídica da Câmara Municipal de Formiga, a Dra. MARIA RACHEL CASTRO FERNANDES, inscrita na OAB/MG sob o n° 93560/1ª subseção, a partir de 03 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9849/portaria_no_008.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9849/portaria_no_008.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Ariádna Rabelo Angeli para o cargo de confiança de Supervisora Administrativa da Câmara Municipal de Formiga, a partir de 04 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9850/portaria_no_009.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9850/portaria_no_009.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica instituído o uso da requisição para controle do número de cópias xerox, contendo o setor requisitante e o responsável pela requisição.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9851/portaria_no_010.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9851/portaria_no_010.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica proibido o uso particular dos telefones da Câmara Municipal._x000D_
 _x000D_
 Parágrafo único: Os telefones são de uso restrito aos serviços internos da Câmara Municipal e dos gabinetes dos vereadores, desde que a serviço do legislativo.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9852/portaria_no_011.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9852/portaria_no_011.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Institui a assinatura de ponto para controle de entradas e saídas para os funcionários da Câmara Municipal de Formiga a partir desta data.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9853/portaria_no_012.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9853/portaria_no_012.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir a Comissão de Licitações e Compras da Câmara Municipal de Formiga, atendendo ao disposto nas Leis n° 8666/93, Lei 8.883/98.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9854/portaria_no_013.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9854/portaria_no_013.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo de confiança de Assistente Jurídico do DAJ - Departamento de Assistência Judiciária da Câmara Municipal de Formiga, o Dr. João Batista dos Santos, inscrito na OAB/MG sob o n° 98.125/16ª subseção, a partir de 05 de janeiro de 2005.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9855/portaria_no_014.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9855/portaria_no_014.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 57, IV do RI, uma Comissão Especial de Meio Ambiente composta pelos vereadores:_x000D_
 Edmar Ferreira,_x000D_
 Gonçalo José de Faria,_x000D_
 Marcos Ferreira da Silva.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9856/portaria_no_015.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9856/portaria_no_015.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com o art. 57, IV do RI, uma Comissão Especial composta pelos vereadores:_x000D_
 Gonçalo José de Faria,_x000D_
 Marcos Ferreira da Silva,_x000D_
 Maurício Ribeiro Silva.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9857/portaria_no_016.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9857/portaria_no_016.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar levantamento e averiguação, de denúncia feita por órgão de imprensa em data de 05.01.05, editorial de 08.01.05, sobre a situação atual do SAAE-Serviço Autônomo de Água e Esgoto, pelos Membros da Comissão de Serviços Públicos Municipais, composta pelos vereadores:_x000D_
 Marcos Ferreira da Silva,_x000D_
 Evandro Donizete da Cunha,_x000D_
 Edmar Ferreira.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9858/portaria_no_017.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9858/portaria_no_017.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar o levantamento e registro de toda a legislação municipal de maior procura, interesse profissional e de pesquisa acadêmica, através da Comissão de Legislação, Justiça e Redação, composta pelos vereadores:_x000D_
 Gonçalo José de Faria,_x000D_
 José Rafael,_x000D_
 Moacir Ribeiro da Silva.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9859/portaria_no_018.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9859/portaria_no_018.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Os veículos de propriedade da Câmara Municipal de Formiga, serão de uso exclusivo a serviço do legislativo, no próprio Município ou para viagens fora dele, ficando expressamente proibido o uso dos mesmos para atividades particulares dos vereadores e ou dos funcionários da Câmara.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9860/portaria_no_019.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9860/portaria_no_019.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Carla Teles para o cargo de confiança de Assistente Técnico Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9861/portaria_no_020.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9861/portaria_no_020.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Antecipar a reunião ordinária do dia 7 de fevereiro, segunda feira de carnaval, para o dia 02 de fevereiro, às 19h30min, no Plenário da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9862/portaria_no_021.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9862/portaria_no_021.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Os vereadores e funcionários da Câmara Municipal de Formiga deverão apresentar até o dia 14 de fevereiro de 2005, declaração dos bens e valores que compõem seu patrimônio privado, a fim de ser arquivada junto ao setor de pessoal.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9863/portaria_no_022.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9863/portaria_no_022.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear uma Comissão Especial composta pelos vereadores e funcionários:_x000D_
 José Geraldo da Cunha,_x000D_
 José Rafael,_x000D_
 Rosimeire Ribeiro Mendonça,_x000D_
 Júlio da Silveira Castro,_x000D_
 Luis Cláudio Lasmar,_x000D_
 Renata Kelly do Couto Silva.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9864/portaria_no_025.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9864/portaria_no_025.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo de confiança de Assistente Técnico Legislativo, Káthia Maria Leal, a partir de 1º de fevereiro de 2005.</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9865/portaria_no_024.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9865/portaria_no_024.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar do cargo de confiança de Assistente Técnico Legislativo Renata Kelly do Couto Silva.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9866/portaria_no_025.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9866/portaria_no_025.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 24 de março de 2005, quinta-feira santa, véspera do feriado de 25 de março, sexta-feira da paixão.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9913/portaria_no_026.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9913/portaria_no_026.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar do cargo de confiança de Assistente Jurídico do DAJ Departamento de Assistência Judiciária da Câmara Municipal de Formiga, o Dr. João Batista dos Santos, inscrito na OAB/MG sob o nº 98.125/16ª subseção.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9914/portaria_no_027.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9914/portaria_no_027.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo de confiança de Assistente Técnico Legislativo Daniela da Fonseca.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9915/portaria_no_028.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9915/portaria_no_028.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo de confiança de Assistente Jurídico do DAJ - Departamento de Assistência Judiciária da Câmara Municipal de Formiga, a Dra. Liliane Viana Costa, inscrito na OAB/MG sob o n° 83.385/1ª subseção.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9916/portaria_no_029.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9916/portaria_no_029.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar do cargo de confiança de Assessora Administrativa, Jesiane de Oliveira.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9917/portaria_no_030.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9917/portaria_no_030.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear do cargo de confiança de Assessora Administrativa, Juscemília Alves Guimarães.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9918/portaria_no_031.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9918/portaria_no_031.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Implantar o Setor de Almoxarifado na Câmara Municipal de Formiga, a partir de 02 de maio de 2005.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9919/portaria_no_032.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9919/portaria_no_032.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Criar o Manual de procedimentos do Controle de Patrimônio para as seguintes finalidades dentre outras:_x000D_
 I - Levantamento, reavaliação de todos os bens, discriminando estado físico e de conservação;_x000D_
 II - Elaboração da Ficha Patrimonial individual;_x000D_
 III - Elaboração da carga Patrimonial;_x000D_
 IV - Elaboração termo responsabilidade;_x000D_
 V - Elaboração relatório para lançamento na Contabilidade.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9920/portaria_no_033.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9920/portaria_no_033.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 27 de maio de 2005, sexta-feira, pós feriado de Corpus Christi, dia 26 de maio.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9921/portaria_no_034.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9921/portaria_no_034.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Ariádna Rabelo Angeli do cargo de confiança de Supervisora Administrativa da Câmara Municipal de Formiga, a partir de 04 de agosto de 2005.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9922/portaria_no_035.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9922/portaria_no_035.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Instituir uma Comissão Mista de Acompanhamento do Concurso Público para Provimento de Cargos na Estrutura Administrativa e Funcional da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9923/portaria_no_036.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9923/portaria_no_036.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica exonerada do Cargo de Assistente Técnico Legislativo a funcionária Carla Teles e ao mesmo tempo nomeada para exercer o cargo de confiança de Supervisora Administrativa da Câmara Municipal de Formiga, a partir de 08 de agosto de 2005.</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9924/portaria_no_037.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9924/portaria_no_037.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica exonerada da Comissão de Licitações e Compras da Câmara Municipal de Formiga, a funcionária Ariádna Rabelo Angeli.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9925/portaria_no_038.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9925/portaria_no_038.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário Nilson Rodrigues Teixeira como membro da Comissão de Licitações e Compras da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9926/portaria_no_039.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9926/portaria_no_039.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1° Criar uma Comissão Especial de Avaliação para Eliminação de Documentos no âmbito do arquivo da Câmara Municipal de Formiga._x000D_
 _x000D_
 Parágrafo único: Ficam nomeados os servidores abaixo relacionados, sob a presidência do primeiro, para integrarem a Comissão Especial de Avaliação para Eliminação de Documentos._x000D_
 a) Nilson Rodrigues Teixeira;_x000D_
 b) Maria Rachel Fernandes Castro;_x000D_
 c) Maria Helena de Oliveira;_x000D_
 d) Carla Teles.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9927/portaria_no_040.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9927/portaria_no_040.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para cargo de confiança de Assistente Técnico Legislativo da Câmara Municipal de Formiga, Marcelo Henrique Monteiro Teixeira, a partir de 15 de agosto de 2005.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9928/portaria_no_041.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9928/portaria_no_041.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário Luis Cláudio Lasmar, para atestar a liquidação nas Notas de Empenhos do Poder Legislativo.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9929/portaria_no_042.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9929/portaria_no_042.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário Nilson Rodrigues Teixeira, para Coordenador das Cotas financeiras.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9930/portaria_no_043.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9930/portaria_no_043.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Destituir da Comissão Mista de Acompanhamento do Concurso Público para Provimento de Cargos na Estrutura Administrativa e Funcional da Câmara Municipal de Formiga, criada pela Portaria 035/2005 de 04 de agosto de 2005, os seguintes representantes:_x000D_
 I - Marcos Silva Ramos, representando o Poder Executivo;_x000D_
 II Edir do Carmo de Castro Cunha, representando o SINTRANFOR-Sindicato dos Trabalhadores Municipais de Formiga;</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9931/portaria_no_044.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9931/portaria_no_044.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear em conformidade com art. 177 do RI, uma Comissão Especial para analisar e apreciar o veto do Projeto 051/2005 pelos vereadores:_x000D_
 José Rafael_x000D_
 Marcos Ferreira da Silva_x000D_
 Maurício Ribeiro Silva</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9932/portaria_no_045.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9932/portaria_no_045.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear comissão para estudos e apresentação de Projeto de Resolução de todos os Títulos de Honrarias concedidos a Cidadãos Formiguenses pela Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9933/portaria_no_046.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9933/portaria_no_046.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo o dia 28 de outubro de 2005, sexta-feira, em virtude do dia do Funcionário Público, conforme Lei nº 2966 de 28 de abril de 1998.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9934/portaria_no_047.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9934/portaria_no_047.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica homologada, após verificação de regularidade, a publicação dos resultados finais do Concurso Público Municipal, Edital nº 001/2005, para provimento de vagas no quadro de pessoal da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9935/portaria_no_048.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9935/portaria_no_048.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Káthia Maria Leal do cargo de confiança de Assistente Técnico do Legislativo.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9936/portaria_no_049.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9936/portaria_no_049.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Carla Teles do cargo de confiança de Supervisora Administrativa da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9937/portaria_no_050.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9937/portaria_no_050.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Maria Rachel Castro Fernandes do cargo de confiança de Assessora Jurídica da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9938/portaria_no_051.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9938/portaria_no_051.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Flávia Tereza da Silva para provimento do cargo de Assistente Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9939/portaria_no_052.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9939/portaria_no_052.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Ediger Zimermmane dos Santos para provimento do cargo de Assistente Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9940/portaria_no_053.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9940/portaria_no_053.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Fabrícia Fernandes da Silva para provimento do cargo de Assistente Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9941/portaria_no_054.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9941/portaria_no_054.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Maria Cristina Labella de Carvalho para provimento do cargo de Assistente Social Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9942/portaria_no_055.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9942/portaria_no_055.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Anderson Cristiano da Costa para provimento do cargo de Atendente do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9943/portaria_no_056.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9943/portaria_no_056.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Flávia Gonçalves Pinto para provimento do cargo de Atendente do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9944/portaria_no_057.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9944/portaria_no_057.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Márcio Antônio Azevedo para provimento do cargo de Auditor do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9945/portaria_no_058.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9945/portaria_no_058.2005.pdf</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9946/portaria_no_059.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9946/portaria_no_059.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Henrique Alves Mendonça para provimento do cargo de Auxiliar de Contabilista Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9947/portaria_no_060.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9947/portaria_no_060.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Simone Rodrigues da Silva Pedrosa para provimento do cargo de Auxiliar do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9948/portaria_no_061.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9948/portaria_no_061.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Orton Marcos Alves Couto para provimento do cargo de Auxiliar do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9949/portaria_no_062.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9949/portaria_no_062.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Luis Roberto Marcelino para provimento do cargo de Contabilista Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9950/portaria_no_063.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9950/portaria_no_063.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Paulo Rosa Campos para provimento do cargo de Motorista Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9951/portaria_no_064.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9951/portaria_no_064.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Maria Aparecida de Oliveira para provimento do cargo de Agente de Plenário, em horário integral.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9952/portaria_no_065.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9952/portaria_no_065.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Marco Aurélio Almeida para provimento do cargo de Arquivista Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9953/portaria_no_066.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9953/portaria_no_066.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Brena Tavares Mendonça para provimento do cargo de Assistente Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9954/portaria_no_067.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9954/portaria_no_067.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Káthia Maria Leal para provimento do cargo de Assessora de Comunicação Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9955/portaria_no_068.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9955/portaria_no_068.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Carla Teles para provimento do cargo de Assessora de Secretaria Geral, em horário integral.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9956/portaria_no_069.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9956/portaria_no_069.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Maria Rachel Castro Fernandes para provimento do cargo de Assessora Jurídica Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9957/portaria_no_070.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9957/portaria_no_070.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Daniela da Fonseca do cargo de confiança de Assistente Técnico do Legislativo, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9958/portaria_no_071.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9958/portaria_no_071.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Maria Helena de Oliveira do cargo de confiança de Arquivista do Legislativo, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9959/portaria_no_072.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9959/portaria_no_072.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Ana Maria Martins do cargo de confiança de Gerenciadora de Serviços Gerais, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9960/portaria_no_073.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9960/portaria_no_073.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Maralísia de Oliveira da Silva do cargo de confiança de Telefonista, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9961/portaria_no_074.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9961/portaria_no_074.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Juscemília Alves Guimarães do cargo de confiança de Assessora Administrativa, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9962/portaria_no_075.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9962/portaria_no_075.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Marcelo Henrique Monteiro Teixeira do cargo de confiança de Assistente Técnico Legislativo, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9963/portaria_no_076.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9963/portaria_no_076.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Geraldo Nunes do cargo de confiança de Assistente de Comunicação, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9964/portaria_no_077.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9964/portaria_no_077.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Ronaldo de Sá Pinto do cargo de confiança de Técnico de Contabilidade, a partir de 09 de novembro de 2005.</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9965/portaria_no_078.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9965/portaria_no_078.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Elis Ane de Oliveira Vieira do cargo de confiança de Assistente Técnico do Legislativo.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9966/portaria_no_079.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9966/portaria_no_079.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Gustavo Bertoldo Silva do cargo de confiança de Auxiliar de Secretaria da Câmara Municipal de Formiga, a partir de 10 de novembro de 2005.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9967/portaria_no_080.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9967/portaria_no_080.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Regina de Fátima Mendes Araújo do cargo de confiança de Gerenciadora de Serviços Gerais, a partir de 10 de novembro de 2005.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9968/portaria_no_081.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9968/portaria_no_081.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Luís Cláudio Lasmar do cargo de confiança de Supervisor Financeiro, a partir de 11 de novembro de 2005.</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9969/portaria_no_082.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9969/portaria_no_082.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear comissão especial para estudos sobre a transferência do imóvel da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9970/portaria_no_083.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9970/portaria_no_083.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Liliane Viana Costa do cargo de confiança de Assistente Jurídico do DAJ- Departamento de Assistência Judiciária da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9971/portaria_no_084.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9971/portaria_no_084.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Waldereci Santos Alves, para provimento do cargo de Assistente Judiciário Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9972/portaria_no_085.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9972/portaria_no_085.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear para o cargo em comissão Liliane Viana Costa, para provimento do cargo de Assistente Judiciário Legislativo, em horário parcial.</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9973/portaria_no_086.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9973/portaria_no_086.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Júlio da Silveira Castro do cargo de confiança de Motorista da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9974/portaria_no_087.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9974/portaria_no_087.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário HENRIQUE ALVES MENDONÇA, para assinar em conjunto com o Presidente do legislativo, os cheques, bem como os Boletins Diários de Caixa e Demonstrativo de Movimentação de Numerários.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9975/portaria_no_088.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9975/portaria_no_088.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o funcionário HENRIQUE ALVES MENDONÇA, para atestar a liquidação nas Notas de Empenhos do Poder Legislativo.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9976/portaria_no_089.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9976/portaria_no_089.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Nilson Rodrigues Teixeira do cargo de confiança de Supervisor Contábil da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9977/portaria_no_090.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9977/portaria_no_090.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Tornar sem efeito o termo de posse e exercício e suspender a posse e o exercício, conforme termo lavrado no Livro de Termos n.º 01 (um) fl. de n.º 4 com data do dia 14 de novembro de 2005.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9978/portaria_no_091.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9978/portaria_no_091.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica exonerado da Comissão de Licitações e Compras da Câmara Municipal de Formiga, o funcionário Nilson Rodrigues Teixeira.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9979/portaria_no_092.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9979/portaria_no_092.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a funcionária Fabrícia Fernandes da Silva como membro da Comissão de Licitações e Compras da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9980/portaria_no_093.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9980/portaria_no_093.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Mariana Fátima de Souza para provimento do cargo de Auditora do Legislativo, em horário integral.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9981/portaria_no_094.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9981/portaria_no_094.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Determinar ponto facultativo os dias 23 e 30 de dezembro de 2005, a partir das 12:00 hs.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9982/portaria_no_095.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9982/portaria_no_095.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Revogar os efeitos da Portaria 090/2005 de 24 de novembro de 2005.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9983/portaria_no_096.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9983/portaria_no_096.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Carla Teles do cargo em comissão de Assessora de Secretaria Geral.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9984/portaria_no_097.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9984/portaria_no_097.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Maria Rachel Castro Fernandes do cargo em comissão de Assessora Jurídica Legislativo.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9985/portaria_no_098.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9985/portaria_no_098.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Liliane Viana Costa do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/</t>
+    <t>http://sapl.formiga.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Waldereci Santos Alves do cargo em comissão de Assistente Judiciário Legislativo.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9987/portaria_no_100.2005.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9987/portaria_no_100.2005.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Kathia Maria Leal do cargo em comissão de Assessora de Comunicação Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1623,67 +1623,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9842/portaria_no_001.2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9843/portaria_no_002.2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9844/portaria_no_003.2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9845/portaria_no_004.2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9846/portaria_no_005.2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9847/portaria_no_006.2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9848/portaria_no_007.2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9849/portaria_no_008.2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9850/portaria_no_009.2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9851/portaria_no_010.2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9852/portaria_no_011.2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9853/portaria_no_012.2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9854/portaria_no_013.2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9855/portaria_no_014.2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9856/portaria_no_015.2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9857/portaria_no_016.2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9858/portaria_no_017.2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9859/portaria_no_018.2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9860/portaria_no_019.2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9861/portaria_no_020.2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9862/portaria_no_021.2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9863/portaria_no_022.2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9864/portaria_no_025.2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9865/portaria_no_024.2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9866/portaria_no_025.2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9913/portaria_no_026.2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9914/portaria_no_027.2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9915/portaria_no_028.2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9916/portaria_no_029.2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9917/portaria_no_030.2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9918/portaria_no_031.2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9919/portaria_no_032.2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9920/portaria_no_033.2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9921/portaria_no_034.2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9922/portaria_no_035.2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9923/portaria_no_036.2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9924/portaria_no_037.2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9925/portaria_no_038.2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9926/portaria_no_039.2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9927/portaria_no_040.2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9928/portaria_no_041.2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9929/portaria_no_042.2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9930/portaria_no_043.2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9931/portaria_no_044.2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9932/portaria_no_045.2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9933/portaria_no_046.2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9934/portaria_no_047.2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9935/portaria_no_048.2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9936/portaria_no_049.2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9937/portaria_no_050.2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9938/portaria_no_051.2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9939/portaria_no_052.2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9940/portaria_no_053.2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9941/portaria_no_054.2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9942/portaria_no_055.2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9943/portaria_no_056.2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9944/portaria_no_057.2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9945/portaria_no_058.2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9946/portaria_no_059.2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9947/portaria_no_060.2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9948/portaria_no_061.2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9949/portaria_no_062.2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9950/portaria_no_063.2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9951/portaria_no_064.2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9952/portaria_no_065.2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9953/portaria_no_066.2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9954/portaria_no_067.2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9955/portaria_no_068.2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9956/portaria_no_069.2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9957/portaria_no_070.2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9958/portaria_no_071.2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9959/portaria_no_072.2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9960/portaria_no_073.2005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9961/portaria_no_074.2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9962/portaria_no_075.2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9963/portaria_no_076.2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9964/portaria_no_077.2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9965/portaria_no_078.2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9966/portaria_no_079.2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9967/portaria_no_080.2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9968/portaria_no_081.2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9969/portaria_no_082.2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9970/portaria_no_083.2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9971/portaria_no_084.2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9972/portaria_no_085.2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9973/portaria_no_086.2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9974/portaria_no_087.2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9975/portaria_no_088.2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9976/portaria_no_089.2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9977/portaria_no_090.2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9978/portaria_no_091.2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9979/portaria_no_092.2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9980/portaria_no_093.2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9981/portaria_no_094.2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9982/portaria_no_095.2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9983/portaria_no_096.2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9984/portaria_no_097.2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9985/portaria_no_098.2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9987/portaria_no_100.2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9842/portaria_no_001.2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9843/portaria_no_002.2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9844/portaria_no_003.2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9845/portaria_no_004.2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9846/portaria_no_005.2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9847/portaria_no_006.2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9848/portaria_no_007.2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9849/portaria_no_008.2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9850/portaria_no_009.2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9851/portaria_no_010.2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9852/portaria_no_011.2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9853/portaria_no_012.2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9854/portaria_no_013.2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9855/portaria_no_014.2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9856/portaria_no_015.2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9857/portaria_no_016.2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9858/portaria_no_017.2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9859/portaria_no_018.2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9860/portaria_no_019.2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9861/portaria_no_020.2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9862/portaria_no_021.2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9863/portaria_no_022.2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9864/portaria_no_025.2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9865/portaria_no_024.2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9866/portaria_no_025.2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9913/portaria_no_026.2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9914/portaria_no_027.2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9915/portaria_no_028.2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9916/portaria_no_029.2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9917/portaria_no_030.2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9918/portaria_no_031.2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9919/portaria_no_032.2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9920/portaria_no_033.2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9921/portaria_no_034.2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9922/portaria_no_035.2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9923/portaria_no_036.2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9924/portaria_no_037.2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9925/portaria_no_038.2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9926/portaria_no_039.2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9927/portaria_no_040.2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9928/portaria_no_041.2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9929/portaria_no_042.2005.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9930/portaria_no_043.2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9931/portaria_no_044.2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9932/portaria_no_045.2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9933/portaria_no_046.2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9934/portaria_no_047.2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9935/portaria_no_048.2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9936/portaria_no_049.2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9937/portaria_no_050.2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9938/portaria_no_051.2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9939/portaria_no_052.2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9940/portaria_no_053.2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9941/portaria_no_054.2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9942/portaria_no_055.2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9943/portaria_no_056.2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9944/portaria_no_057.2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9945/portaria_no_058.2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9946/portaria_no_059.2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9947/portaria_no_060.2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9948/portaria_no_061.2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9949/portaria_no_062.2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9950/portaria_no_063.2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9951/portaria_no_064.2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9952/portaria_no_065.2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9953/portaria_no_066.2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9954/portaria_no_067.2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9955/portaria_no_068.2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9956/portaria_no_069.2005.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9957/portaria_no_070.2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9958/portaria_no_071.2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9959/portaria_no_072.2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9960/portaria_no_073.2005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9961/portaria_no_074.2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9962/portaria_no_075.2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9963/portaria_no_076.2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9964/portaria_no_077.2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9965/portaria_no_078.2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9966/portaria_no_079.2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9967/portaria_no_080.2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9968/portaria_no_081.2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9969/portaria_no_082.2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9970/portaria_no_083.2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9971/portaria_no_084.2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9972/portaria_no_085.2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9973/portaria_no_086.2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9974/portaria_no_087.2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9975/portaria_no_088.2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9976/portaria_no_089.2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9977/portaria_no_090.2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9978/portaria_no_091.2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9979/portaria_no_092.2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9980/portaria_no_093.2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9981/portaria_no_094.2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9982/portaria_no_095.2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9983/portaria_no_096.2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9984/portaria_no_097.2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9985/portaria_no_098.2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2005/9987/portaria_no_100.2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>