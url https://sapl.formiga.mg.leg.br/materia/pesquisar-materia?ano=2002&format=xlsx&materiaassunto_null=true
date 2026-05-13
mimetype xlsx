--- v0 (2025-11-26)
+++ v1 (2026-05-13)
@@ -51,417 +51,417 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10076/portaria_no_001.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10076/portaria_no_001.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica constituída e nomeada a COMISSÃO DE LICITAÇÃO E COMPRAS DA CÂMARA MUNICIPAL DE FORMIGA, a qual ficará sob a presidência do primeiro nomeado e nos termos da Lei 8.666/93 de 21/06/1993, Lei 8.883/1994 e Lei 9.648/1998, terá esta a vigência até 31/12/2002, a partir da publicação da presente Portaria.</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10077/portaria_no_002.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10077/portaria_no_002.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear os servidores abaixo relacionados para integrarem o Sistema de Controle Interno da Câmara Municipal, que ficará sob a Presidência do primeiro.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10078/portaria_no_003.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10078/portaria_no_003.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Ceblebrar comvênio com o banco BemSucesso S/A, para abertura de crédito a funcionários e vereadores.</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10079/portaria_no_004.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10079/portaria_no_004.2002.pdf</t>
   </si>
   <si>
     <t>NOMEAR AS COMISSÕES PERMANENTE DA CÂMARA MUNICIPAL, PARA O EXERCÍCIO DE 2002, CONFORME DISCRIMINAÇÃO ABAIXO:_x000D_
 _x000D_
 COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO:_x000D_
 Vanderlei Alves Pacheco_x000D_
 Flavio Luis da Cunha_x000D_
 Gasparina Ribeiro_x000D_
 SUPLENTE: José Aparecido Monteiro</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10080/portaria_no_005.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10080/portaria_no_005.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a funcionária Zenilda Elvira Silva Oliveira, do cargo em comissão de Auxiliar de Serviços Gerais, a partir de 04/02/2002.</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10081/portaria_no_006.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10081/portaria_no_006.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Fica nomeado o funcionário Nilson Rodrigues Teixeira, para coordenar as cotas a serem distribuídas mensalmente para a Câmara Municipal, em virtude do repasse financeiro, devendo o mesmo assinar na nota de empenho no campo “Coordenador da Cota.”</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10082/portaria_no_007.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10082/portaria_no_007.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º De conformidade com o artigo 39, parágrafo 3º da Constituição Federal, fica definido que a partir de 01 de janeiro de 2002, os funcionários da Câmara Municipal de Formiga, que ocupam cargos comissionados não mais serão regidos pela Consolidação das Leis Trabalhistas.</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10083/portaria_no_008.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10083/portaria_no_008.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a funcionária Maria Aparecida de Castro, do cargo comissionado de Gerenciadora de Serviços Gerais, a partir de 21/02/2002.</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10084/portaria_no_009.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10084/portaria_no_009.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a funcionária Renata Kelly Couto Silva, do cargo comissionado de Assistente Administrativo e ao mesmo tempo nomeá-la para ocupar o cargo comissionado de Assessora Administrativa a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10085/portaria_no_010.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10085/portaria_no_010.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear o Sr. Amarlenio Wagner de Paula, portador do CPF 129.136.186-34, para ocupar o cargo comissionado de Motorista de Gabinete, a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10086/portaria_no_011.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10086/portaria_no_011.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Sra. Carla Alves de Oliveira Vale, portadora do CPF 055.699.056-00, para ocupar o cargo comissionado de Assistente Técnico Legislativo a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10087/portaria_no_012.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10087/portaria_no_012.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a Funcionária Polyana Leopoldina dos Santos, do cargo comissionado de Telefonista e ao mesmo tempo nomeá-la para ocupar o cargo comissionado de Assistente Técnico Legislativo, a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10088/portaria_no_013.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10088/portaria_no_013.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Vilma Mendes de Oliveira Silva, para ocupar o cargo comissionado de Gerenciadora de Serviços Gerais, a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10089/portaria_no_014.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10089/portaria_no_014.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Regina de Fátima Araújo, portadora do CPF 937.551.556-72, para ocupar o cargo comissionado de Telefonista, a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10090/portaria_no_015.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10090/portaria_no_015.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Sra. Fabiana Regina Barbosa para ocupar o cargo comissionado de Telefonista a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10091/portaria_no_016.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10091/portaria_no_016.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Sra. Edna Maria de Melo Albuquerque para ocupar o cargo comissionado de Telefonista a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10092/portaria_no_017.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10092/portaria_no_017.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Sra. Maria Aparecida Silva para ocupar o cargo comissionado de Telefonista a partir de 01 de fevereiro de 2002.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10093/portaria_no_018.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10093/portaria_no_018.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Sra Jesiane de Oliveira, para ocupar o cargo em comissão de Assistente Técnico Legislativo a partir de 1º de abril de 2002.</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10094/portaria_no_019.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10094/portaria_no_019.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Sra Cleuza Aparecida Silva, para ocupar o cargo em comissão de Auxiliar de Serviços Gerais a partir de 1º de abril de 2002.</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10095/portaria_no_020.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10095/portaria_no_020.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear a Srta Vanessa Aline de Moura, para ocupar o cargo em comissão de Assistente Técnico Legislativo a partir de 1º de abril de 2002.</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10161/portaria_no_021.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10161/portaria_no_021.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Todas as diárias para cobertura de despesas deverão ser formalizadas através de requerimentos e entregues na Contabilidade da Câmara Municipal para o prévio empenho, com antecedência no mínimo de um dia antes da efetivação da viagem.</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10162/portaria_no_022.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10162/portaria_no_022.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Todos os funcionários e vereadores terão até o dia 03 de maio para protocolar na Contabilidade da Câmara Municipal a Declaração de Imposto de Renda 2002/2001, ou na ausência desta, apresentar a relação discriminativa de bens, para atualização de cadastro funcional.</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10163/portaria_no_023.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10163/portaria_no_023.2002.pdf</t>
   </si>
   <si>
     <t>Art.1° Designar a servidora Polyana Leopoldina dos Santos, para os trabalhos de digitação dos depoimentos da CPI, devendo trabalhar com os Vereadores responsáveis pelos atos, em todos os depoimentos e demais assuntos da CPI que dependam de digitação ou mesmo de datilografia, funcionando como escrevente/digitadora.</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10164/portaria_no_024.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10164/portaria_no_024.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Julio da Silveira Castro, para exercer o cargo de confiança de Motorista de Gabinete, a partir de 02 de maio de 2002.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10165/portaria_no_025.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10165/portaria_no_025.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a funcionária Juscemilia Alves Guimarães do cargo de Assistente Administrativo e nomeá-la ao mesmo tempo para ocupar o cargo de Assistente Técnico Legislativo, prestando serviços no PROCON-SAC, a partir de 02 de maio de 2002.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10167/portaria_no_026.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10167/portaria_no_026.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a funcionária Elis Ane de Oliveira Vieira do cargo de Assistente Administrativo e nomeá-la ao mesmo tempo para ocupar o cargo de Assistente Técnico Legislativo, prestando serviços no PROCON-SAC, a partir de 02 de maio de 2002.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10168/portaria_no_027.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10168/portaria_no_027.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1° Nomear Luiz Celso Torino Guida, portador do CPF 200.110.836-20 para ocupar o cargo de Assistente Técnico Legislativo, prestando serviços no PROCON-SAC, a partir de 01 de junho de 2002.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10169/portaria_no_028.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10169/portaria_no_028.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1° Nomear Wilson Correa Amim, portador do CPF 133.353.916-91 para ocupar o cargo de Assistente Técnico Legislativo, prestando serviços no PROCON-SAC, a partir de 01 de julho de 2002.</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10170/portaria_no_029.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10170/portaria_no_029.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Daniela Cristina Carrilho, portador do CPF 063.372.296-06 para ocupar o cargo de Assistente Técnico Legislativo, prestando serviços no PROCON-SAC, a partir de 01 de julho de 2002.</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10171/portaria_no_030.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10171/portaria_no_030.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Mirian T. Menezes Belchior portadora do CPF 445.285.236-04, OAB 80.394, para ocupar o cargo de Assistente Técnico Jurídico, a partir de 28/08/2002 em substituição a funcionária Deize Aparecida Silva de Souza que entrou de licença maternidade, sendo exonerada automaticamente em 28/12/2002 com o retorno da mesma.</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10172/portaria_no_031.2002.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10172/portaria_no_031.2002.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear os funcionários abaixo para proceder o Termo de conferência de Caixa em 31 de dezembro de 2002, para encerramento do exercício de 2002._x000D_
 _x000D_
 Luis Cláudio Lasmar_x000D_
 Ronaldo de Sá Pinto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -771,68 +771,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10076/portaria_no_001.2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10077/portaria_no_002.2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10078/portaria_no_003.2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10079/portaria_no_004.2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10080/portaria_no_005.2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10081/portaria_no_006.2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10082/portaria_no_007.2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10083/portaria_no_008.2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10084/portaria_no_009.2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10085/portaria_no_010.2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10086/portaria_no_011.2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10087/portaria_no_012.2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10088/portaria_no_013.2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10089/portaria_no_014.2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10090/portaria_no_015.2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10091/portaria_no_016.2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10092/portaria_no_017.2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10093/portaria_no_018.2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10094/portaria_no_019.2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10095/portaria_no_020.2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10161/portaria_no_021.2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10162/portaria_no_022.2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10163/portaria_no_023.2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10164/portaria_no_024.2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10165/portaria_no_025.2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10167/portaria_no_026.2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10168/portaria_no_027.2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10169/portaria_no_028.2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10170/portaria_no_029.2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10171/portaria_no_030.2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10172/portaria_no_031.2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10076/portaria_no_001.2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10077/portaria_no_002.2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10078/portaria_no_003.2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10079/portaria_no_004.2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10080/portaria_no_005.2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10081/portaria_no_006.2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10082/portaria_no_007.2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10083/portaria_no_008.2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10084/portaria_no_009.2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10085/portaria_no_010.2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10086/portaria_no_011.2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10087/portaria_no_012.2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10088/portaria_no_013.2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10089/portaria_no_014.2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10090/portaria_no_015.2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10091/portaria_no_016.2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10092/portaria_no_017.2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10093/portaria_no_018.2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10094/portaria_no_019.2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10095/portaria_no_020.2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10161/portaria_no_021.2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10162/portaria_no_022.2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10163/portaria_no_023.2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10164/portaria_no_024.2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10165/portaria_no_025.2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10167/portaria_no_026.2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10168/portaria_no_027.2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10169/portaria_no_028.2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10170/portaria_no_029.2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10171/portaria_no_030.2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2002/10172/portaria_no_031.2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>