--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -51,575 +51,575 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10285</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10285/portaria_no_001.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10285/portaria_no_001.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica constituída e nomeada a COMISSÃO DE LICITAÇÃO E COMPRAS DA CÂMARA MUNICIPAL DE FORMIGA, a qual ficará sob a presidência do primeiro nomeado e nos termos da Lei 8.666, de 21/06/93, Lei 8.883/94 e Lei 9.648/98, terá esta a vigência de UM ANO, a partir da publicação da presente Portaria.</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10224/portaria_no_002.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10224/portaria_no_002.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Dr. Paulo Eustaquio Ribeiro, CPF 007.499.156-68, OAB 32069 das funções do cargo de confiança de ASSESSOR JURÍDICO da Câmara Municipal de Formiga, a partir de 10 de janeiro de 2000.</t>
   </si>
   <si>
     <t>10286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10286/portaria_no_003.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10286/portaria_no_003.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear Dr. Benjamim Belo Pereira, portador OAB 39363, CPF 319.540146-00, para ocupar o cargo de confiança de ASSESSOR JURÍDICO da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10287/portaria_no_004.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10287/portaria_no_004.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Dr. Benjamim Belo Pereira, portador OAB 39363, CPF 319.540146-00, do cargo de confiança de ASSESSOR JURÍDICO e ao mesmo tempo, nomeá-lo para ocupar o cargo de confiança de ASSISTENTE TÉCNICO JURÍDICO da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10288</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10288/portaria_no_005.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10288/portaria_no_005.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Nilson Rodrigues Teixeira, CPF 774.066.806-00, do cargo de confiança CHEFE DO SETOR DE DIGITAÇÃO e ao mesmo tempo, nomeá-lo para ocupar o cargo de confiança de CHEFE DEPARTAMENTO DE PESSOAL E CONTROLE INTERNO da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10289/portaria_no_006.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10289/portaria_no_006.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Renata Kelly do Couto Silva, CTPS 26746/0089 das funções do cargo de confiança de DIGITADORA da Câmara Municipal de Formiga, e ao mesmo tempo nomeá-la para ocupar o cargo de confiança de RECEPCIONISTA.</t>
   </si>
   <si>
     <t>10290</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10290/portaria_no_007.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10290/portaria_no_007.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Gesiane Cristina de Campos, CPF 032.012.236-03, do cargo de confiança ASSESSORA DA PRESIDÊNCIA e ao mesmo tempo, nomeá-lo para ocupar o cargo de confiança de DIGITADORA da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10291</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10291/portaria_no_008.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10291/portaria_no_008.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Sra. Jesiane de Oliveira Alves, CPF 930.397.436-00 para ocupar o cargo de confiança de ASSESSORA DA PRESIDÊNCIA da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10292</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10292/portaria_no_009.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10292/portaria_no_009.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Sra. Elaine de Moraes Nardy, CPF 831.928.676-04 para ocupar o cargo de confiança de CHEFE DO SETOR DE DIGITAÇÃO da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10293</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10293/portaria_no_010.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10293/portaria_no_010.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear Selma dos Reis Ferreira, CIM 5.671.427 para ocupar o cargo de confiança de TELEFONISTA da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10294</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10294/portaria_no_011.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10294/portaria_no_011.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar Juliana Marra Montandon Faria, CPF: 047.889.066-43 das funções do cargo de confiança de RECEPCIONISTA da Câmara Municipal de Formiga, e ao mesmo tempo nomeá-la para ocupar o cargo de confiança de DIGITADORA.</t>
   </si>
   <si>
     <t>10295</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10295/portaria_no_012.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10295/portaria_no_012.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Oyama Versiani Vasconcelos, portador do CPF 047.889.066-43, para ocupar o Cargo de Confiança de AUXILIAR DE ATIVIDADES ASSISTENCIAIS da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10296</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10296/portaria_no_013.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10296/portaria_no_013.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º Nomear Dr. Marco Aurélio Valadão, OAB 47754, para ocupar o Cargo de Confiança de ASSISTENTE TÉCNICO JURÍDICO da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10297</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10297/portaria_no_014.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10297/portaria_no_014.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Instituir na Câmara Municipal de Formiga, o uso do Livro de Registro de Ponto para o funcionários do Legislativos, com exceção dos que ocupam cargos de Motoristas e Assistente Técnicos Jurídicos.</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10298/portaria_no_015.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10298/portaria_no_015.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Estabelecer que acima de 10 cópias, deverá ter uma autorização por escrito do Presidente do Legislativo ou por servidores por ele indicado.</t>
   </si>
   <si>
     <t>10299</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10299/portaria_no_016.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10299/portaria_no_016.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Estabelecer que toda ligação efetuada na Câmara Municipal de Formiga, por funcionários e Vereadores, deverá ser somente em caráter de interesse do Legislativo e em caso de urgência.</t>
   </si>
   <si>
     <t>10300</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10300/portaria_no_017.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10300/portaria_no_017.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear os Servidores abaixo para integrarem o Sistema de Controle interno da Câmara Municipal de Formiga, que ficará sob a presidência do primeiro.</t>
   </si>
   <si>
     <t>10301</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10301/portaria_no_018.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10301/portaria_no_018.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º Exonerar a Sra Selma dos Reis Ferreira, portadora da CTPS 15.083/0060, do cargo de confiança de Telefonista da Câmara Municipal de Formiga a partir de 31/03/2000.</t>
   </si>
   <si>
     <t>10302</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10302/portaria_no_019.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10302/portaria_no_019.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Sra Jaqueline Oliveira Reis, portadora da CTPS 394498/115, para exercer o cargo de confiança de TELEFONISTA da Câmara Municipal de Formiga a partir de 01/04/2000.</t>
   </si>
   <si>
     <t>10307</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10307/portaria_no_20.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10307/portaria_no_20.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Dr. Benjamim Belo Pereira, OAB 39.363 das funções do cargo de confiança da Câmara Municipal de Formiga, de ASSISTENTE TÉCNICO JURÍDICO, a partir de 31 de maio de 2000.</t>
   </si>
   <si>
     <t>10308</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10308/portaria_no_021.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10308/portaria_no_021.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Celebrar Contrato de Locação de Imóvel com a Sra Mariana Mourão Barbosa CPF 143.692.736-68, proprietária do imóvel sito a Rua Silviano Brandão, nº 86, sala C-fundos - centro, em Formiga-MG.</t>
   </si>
   <si>
     <t>10309</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10309/portaria_no_022.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10309/portaria_no_022.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear uma Comissão Especial constituída de cinco funcionários do Legislativo, abaixo relacionados, para reavaliação dos bens moveis da Câmara Municipal._x000D_
 01-Luis Claudio Lasmar_x000D_
 02-Oyama Vasconcelos Versiani_x000D_
 03-Geraldo Nunes_x000D_
 04-José Wilson de Oliveira_x000D_
 05-Nilson Rodrigues Teixeira</t>
   </si>
   <si>
     <t>10310</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10310/portaria_no_023.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10310/portaria_no_023.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar a Sria Gesiane Cristina de Campos, portadora da CTPS 12.668/0107 do cargo de confiança de DIGITADORA da Câmara Municipal de Formiga a partir de 31 de julho de 2000.</t>
   </si>
   <si>
     <t>10311</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10311/portaria_no_024.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10311/portaria_no_024.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1° - Nomear Juscemília Alves Guimarães, portadora do CPF 033.934.056-83, para ocupar o Cargo de Confiança de AUXILIAR DE ESCRITÓRIO da Câmara Municipal de Formiga, a partir de 28/09/2000.</t>
   </si>
   <si>
     <t>10312</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10312/portaria_no_025.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10312/portaria_no_025.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Ariadna Rabelo, portadora da CI M 4.380.781, do cargo de confiança de Chefe de Secretaria, e nomeá-la para ocupar o Cargo de Confiança de SECRETARIA EXECUTIVA da Câmara Municipal de Formiga, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10313</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10313/portaria_no_026.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10313/portaria_no_026.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Dalton Antonio da Silva, portador do CPF 531.952.726-87, do cargo de confiança de Motorista de Gabinete e nomeá-lo para ocupar o Cargo de Confiança de MOTORISTA da Câmara Municipal de Formiga, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10314/portaria_no_027.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10314/portaria_no_027.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Elaine de Moraes Nardy, portadora do CPF 831.928.676-04, do cargo de confiança de Chefe do Setor de Digitação, e nomeá-la para ocupar o Cargo de Confiança de DIRETORA DO SETOR DE INFORMÁTICA da Câmara Municipal de Formiga, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10315</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10315/portaria_no_028.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10315/portaria_no_028.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Geraldo Nunes, portador do CPF 074.306.986-20, do cargo de confiança de Assessor de Imprensa, e nomeá-lo para ocupar o Cargo de Confiança de ASSESSOR DE IMPRENSA E COMUNICAÇÃO da Câmara Municipal de Formiga, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10316</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10316/portaria_no_029.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10316/portaria_no_029.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Jaqueline Oliveira Reis, portadora da CTPS 39498/115, do cargo de confiança de Telefonista, e nomeá-la para ocupar o mesmo cargo regido pela Resolução acima citada, a partir de 01/11/2000</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10317/portaria_no_030.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10317/portaria_no_030.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Jesiane de Oliveira, portadora do CPF 930.397.436-00, do cargo de confiança de Assessora da Presidência, e nomeá-la para ocupar o mesmo cargo regido pela Resolução acima citada, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10318/portaria_no_031.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10318/portaria_no_031.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar José Wilson de Oliveira, portador do CRC 26521-MG, do cargo de confiança de Técnico Contábil, e nomeá-lo para ocupar o cargo de Contador da Câmara Municipal, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10319/portaria_no_032.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10319/portaria_no_032.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Julio da Silveira Castro, portador do CPF 140.230.916-34, do cargo de confiança de Motorista da Câmara Municipal, e nomeá-lo para ocupar o mesmo cargo regido pela Resolução acima citada, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10320/portaria_no_033.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10320/portaria_no_033.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Juscemília Alves Guimarães, portadora do CPF 033.934.056-83, do cargo de confiança de Auxiliar de Escritório, e nomeá-lo para ocupar o cargo de Escriturária Digitadora, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10322/portaria_no_034.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10322/portaria_no_034.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Luis Claudio Lasmar, portador do CPF 444.022.606-04, do cargo de confiança de Supervisor Financeiro e de Pessoal, e nomeá-lo para ocupar o cargo de Tesoureiro, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10323/portaria_no_035.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10323/portaria_no_035.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Maria Aparecida de Castro, portadora do CPF 704.133.806-10, do cargo de confiança de Encarregada de Serviços Gerais, e nomeá-la para ocupar o mesmo cargo nos termos da Resolução acima citada, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10324/portaria_no_036.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10324/portaria_no_036.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Nilson Rodrigues Teixeira, portador do CPF 774.066.806-00, do cargo de confiança de Chefe de Departamento de Pessoal e Controle Interno, e nomeá-lo para ocupar o mesmo cargo nos termos da Resolução acima citada, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10325/portaria_no_037.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10325/portaria_no_037.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Onofre José de Moura, portador da OAB-MG 51315, do cargo de confiança de Assistente Técnico Jurídico, e nomeá-lo para ocupar o cargo de Assessor Jurídico, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10328/portaria_no_038.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10328/portaria_no_038.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Oyama Versiani Vasconcelos, portador do CPF 047.889.066-43, do cargo de confiança de Auxiliar de Atividades Assistenciais, e nomeá-lo para ocupar o cargo de Assessor de Assistência Social, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10329/portaria_no_039.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10329/portaria_no_039.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Renata Kelly do Couto Silva, portadora da CTPS 26746/0089, do cargo de confiança de Recepcionista, e nomeá-la para ocupar o mesmo cargo nos termos da Resolução citada, a partir de 01/11/2000.</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10331/portaria_no_040.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10331/portaria_no_040.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar Juliana Marra Montandon Faria, portadora da CTPS 17237/115, do cargo de confiança de Digitadora da Câmara Municipal, a partir de 30/11/2000.</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10332/portaria_no_041.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10332/portaria_no_041.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1° Exonerar Marco Aurélio Valadão, portador da OAB-MG 47.754, do cargo de confiança de Assistente Técnico Jurídico, a partir de 30/11/2000</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10334/portaria_no_042.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10334/portaria_no_042.2000.pdf</t>
   </si>
   <si>
     <t>ART. 1° - NOMEAR O SERVIDOR GERALDO NUNES, PARA FICAR DE PLANTÃO NA CÂMARA MUNICIPAL DE FORMIGA, NOS DIAS 16/12/2000 E 17/12/2000 NO HORÁRIO DE 13:00 ÀS 16:00 HS.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10335/portaria_no_043.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10335/portaria_no_043.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º  -  Exonerar a servidora Juliana Marra Montandon Faria, portadora da CTPS 17237/00115, das funções de DIGITADORA da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10223/portaria_no_001.2000.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10223/portaria_no_001.2000.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica constituída e nomeada a COMISSÃO DE LICITAÇÃO E COMPRAS DA CÂMARA MUNICIPAL DE FORMIGA, a qual ficará sob a presidência_x000D_
 do primeiro nomeado e nos termos da Lei 8.666, de 21/06/93, Lei 8.883/94 e Lei 9.648/98, terá esta a vigência de UM ANO, a partir da publicação da presente Portaria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -927,68 +927,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10285/portaria_no_001.2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10224/portaria_no_002.2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10286/portaria_no_003.2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10287/portaria_no_004.2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10288/portaria_no_005.2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10289/portaria_no_006.2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10290/portaria_no_007.2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10291/portaria_no_008.2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10292/portaria_no_009.2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10293/portaria_no_010.2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10294/portaria_no_011.2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10295/portaria_no_012.2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10296/portaria_no_013.2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10297/portaria_no_014.2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10298/portaria_no_015.2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10299/portaria_no_016.2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10300/portaria_no_017.2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10301/portaria_no_018.2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10302/portaria_no_019.2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10307/portaria_no_20.2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10308/portaria_no_021.2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10309/portaria_no_022.2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10310/portaria_no_023.2000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10311/portaria_no_024.2000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10312/portaria_no_025.2000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10313/portaria_no_026.2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10314/portaria_no_027.2000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10315/portaria_no_028.2000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10316/portaria_no_029.2000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10317/portaria_no_030.2000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10318/portaria_no_031.2000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10319/portaria_no_032.2000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10320/portaria_no_033.2000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10322/portaria_no_034.2000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10323/portaria_no_035.2000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10324/portaria_no_036.2000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10325/portaria_no_037.2000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10328/portaria_no_038.2000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10329/portaria_no_039.2000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10331/portaria_no_040.2000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10332/portaria_no_041.2000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10334/portaria_no_042.2000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10335/portaria_no_043.2000.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10223/portaria_no_001.2000.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10285/portaria_no_001.2000.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10224/portaria_no_002.2000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10286/portaria_no_003.2000.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10287/portaria_no_004.2000.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10288/portaria_no_005.2000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10289/portaria_no_006.2000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10290/portaria_no_007.2000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10291/portaria_no_008.2000.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10292/portaria_no_009.2000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10293/portaria_no_010.2000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10294/portaria_no_011.2000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10295/portaria_no_012.2000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10296/portaria_no_013.2000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10297/portaria_no_014.2000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10298/portaria_no_015.2000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10299/portaria_no_016.2000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10300/portaria_no_017.2000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10301/portaria_no_018.2000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10302/portaria_no_019.2000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10307/portaria_no_20.2000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10308/portaria_no_021.2000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10309/portaria_no_022.2000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10310/portaria_no_023.2000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10311/portaria_no_024.2000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10312/portaria_no_025.2000.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10313/portaria_no_026.2000.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10314/portaria_no_027.2000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10315/portaria_no_028.2000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10316/portaria_no_029.2000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10317/portaria_no_030.2000.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10318/portaria_no_031.2000.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10319/portaria_no_032.2000.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10320/portaria_no_033.2000.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10322/portaria_no_034.2000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10323/portaria_no_035.2000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10324/portaria_no_036.2000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10325/portaria_no_037.2000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10328/portaria_no_038.2000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10329/portaria_no_039.2000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10331/portaria_no_040.2000.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10332/portaria_no_041.2000.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10334/portaria_no_042.2000.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10335/portaria_no_043.2000.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/2000/10223/portaria_no_001.2000.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>