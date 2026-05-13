--- v0 (2025-11-26)
+++ v1 (2026-05-13)
@@ -51,171 +51,171 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10337/portaria_no_001.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10337/portaria_no_001.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar a Sra. Elaine de Moraes Nardy, CPF 831.928.676-04, da função de "Chefe do Setor de Digitação" da Câmara Municipal.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10339/portaria_no_002.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10339/portaria_no_002.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar a Sra. Samantha Amali Rezende Silva Vieira, CTPS 26746/0089, da função de “Digitadora” da Câmara Municipal.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10340/portaria_no_003.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10340/portaria_no_003.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica constituída e nomeada a Comissão de Licitação e Compras da Câmara Municipal de Formiga, que terá vigência de um ano a partir da publicação da portaria, conforme as leis nº 8.666/93, 8.883/94 e 9.648/98.</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10341/portaria_no_004.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10341/portaria_no_004.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - A máquina de xerox pertencente à Câmara Municipal será utilizada para uso interno da Câmara.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10345/portaria_no_005.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10345/portaria_no_005.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Srta Gesiane Cristina de Campos, CPF 032.012.236-03, para exercer o cargo de confiança de "ASSESSORA DA PRESIDÊNCIA" Câmara Municipal.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10349/portaria_no_006.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10349/portaria_no_006.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Srta. JULIANA MARRA MONTANDON FARIA, CPF  047.889.066-43, para exercer o cargo de confiança de "RECEPCIONISTA-TELEFONISTA" da Câmara Municipal.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10354/portaria_no_007.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10354/portaria_no_007.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar o Sr. JOSÉ WILSON DED OLIVEIRA, CRC 26521-MG da funções de ASSESSOR TÉCNICO CONTÁBIL em 01 de janeiro de 1999 e ao mesmo tempo nomeá-lo para exercer a função de TÉCNICO CONTÁBIL.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10357/portaria_no_008.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10357/portaria_no_008.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar o Sr. DALTON ANTONIO DA SILVA , CPF 531.952.726-87 da função de MOTORISTA em 01 de janeiro de 1999 e ao mesmo tempo nomeá-lo  para exercer a função dde " MOTORISTA DE GABINETE".</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10358/portaria_no_009.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10358/portaria_no_009.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear o Dr. Paulo Eustáquio Ribeiro, OAB nº32069, CPF 007.499.156-68,  para exercer as funções de ASSESSOR JURÍDICO da Câmara Municipal de Formiga a partir de 03 de maio de 1999.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10359/portaria_no_010.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10359/portaria_no_010.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar o Sr. Nilson Rodrigues Teixeira, CPF 774.066.806-00, das funções do cargo dde confiança de AUXILIAR DE ATIVIDADES ASSISSTENCIAIS, e ao mesmo tempo nomeá-lo para exercer o cargo de confiança de CHEFE DO SETOR DE DIGITAÇÃO DA CÂMARA  MUNICIPAL, a partir dde 01 de julho de 1999.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10360/portaria_no_011.1999.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10360/portaria_no_011.1999.pdf</t>
   </si>
   <si>
     <t>Art. 1º- NOMEAR UMA COMISSÃO ESPECIAL constituida de quatro servidores, abaixo relacionados, para reavaliações dos bens moveis da Câmara Municipal._x000D_
         -  LUÍS CLAUDIO LASMAR_x000D_
         -  JOSÉ WILSON DE OLIVEIRA_x000D_
         -  GERALDO NUNES_x000D_
         -  NILSON RODRIGUES TEIXEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -526,68 +526,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10337/portaria_no_001.1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10339/portaria_no_002.1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10340/portaria_no_003.1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10341/portaria_no_004.1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10345/portaria_no_005.1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10349/portaria_no_006.1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10354/portaria_no_007.1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10357/portaria_no_008.1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10358/portaria_no_009.1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10359/portaria_no_010.1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10360/portaria_no_011.1999.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10337/portaria_no_001.1999.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10339/portaria_no_002.1999.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10340/portaria_no_003.1999.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10341/portaria_no_004.1999.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10345/portaria_no_005.1999.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10349/portaria_no_006.1999.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10354/portaria_no_007.1999.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10357/portaria_no_008.1999.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10358/portaria_no_009.1999.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10359/portaria_no_010.1999.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1999/10360/portaria_no_011.1999.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>