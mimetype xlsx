--- v0 (2025-11-26)
+++ v1 (2026-05-10)
@@ -10,242 +10,251 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="68">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10429/portaria_no_004.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10429/portaria_no_004.1998.pdf</t>
   </si>
   <si>
     <t>Art.1º - Exonerar a Srta. ADRIDNA RABELO, das funções do cargo de confiança nesta Câmara, de TELEFONISTA/RECEPCIONISTA.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10419/portaria_no_001.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10419/portaria_no_001.1998.pdf</t>
   </si>
   <si>
     <t>ART. 1º Nomeara Sra. SAMANTHA AMALI REZENDE SILVA VIEIRA, CPF 038 635 016- 75, CTPS 26746/0089, para exercero Cargo de Confiança de DIGITADORA da Câmara Municipal de Formiga.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10427/portaria_no_002.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10427/portaria_no_002.1998.pdf</t>
   </si>
   <si>
     <t>ART. 1º NOMEAR O SR. LUÍS CLÁUDIO LASMAR, PARA EXERCER EM REGIME DE TEMPO INTEGRAL E DEDICAÇÃO EXCLUSIVA, AS FUNÇÕES DO CARGO DE CONFIANÇA DE SUPERVISOR FINANCEIRO E PESSOAL.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10428/portaria_no_003.1998_2.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10428/portaria_no_003.1998_2.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar  a Srta. ANDREA ALVES RIBEIRO, das funções do cargo de confiança nesta Câmara, de CHEFE DA SECRETARIA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
+    <t>11199</t>
+  </si>
+  <si>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/11199/portaria_n_004_1998.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1° - Exonerar a Srta. ARIADNA RABELO, das funções do cargo de confiança nesta Câmara, de TELEFONISTA/RECEPCIONISTA. Art. 2° - Esta Portaria entrará em vigor na data de sua publicação, revogando as disposições em contrário.</t>
+  </si>
+  <si>
     <t>10430</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10430/portaria_no_005.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10430/portaria_no_005.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º- Nomear a Srta. ADRIADNA RABELO, CI M-4380.781, para o cargo de confiança de CHEFE DA SECRETARIA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10431/portaria_no_006.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10431/portaria_no_006.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar a Srta. Samantha Amali Rezende Silva Vieira, CTPS 26746/00089, do cargo de confiança desta Câmara, de DIGITADORA.</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10432/portaria_no_007.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10432/portaria_no_007.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Srta. Samantha Amali Rezende Silva Vieir , CTPS 26746/00089, para o cargo de confiança desta Câmara, de TELEFONISTA/RECEPCIONISTA.</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10433/portaria_no_008.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10433/portaria_no_008.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear a Srta Renata Kelly do Couto Silva , CTPS 26746/00089 , para o cargo de confiança desta Câmara de DIGITADORA.</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10434/portaria_no_009.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10434/portaria_no_009.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Designar o Sr. Vitorio José de Deus, jornalista, CI M 143 .225 SSPMG, FENAJ nº22/01/110, para substituir o Assessor de Imprensa da Câmara Municipal no período de suas Férias de 01/06/98a 30/07/98.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10435/portaria_no_010.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10435/portaria_no_010.1998.pdf</t>
   </si>
   <si>
     <t>Art 1º - Nomear a Sra. Elaine de Moraes Nardy, CPF 831.928.676-04, CI M 1.246.196 SSPMG, para exercer o cargo de confiança desta Câmara, de CHEFE DO SETOR DE DIGITAÇÃO.</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10436/portaria_no_011.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10436/portaria_no_011.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Nomear o Sr. JULIO DA SILVEIRA CASTRO, CPF 140.230.916-34,CI M 452.287. SSPMG, para exercer o cargo de confiança desta Câmara, de MOTORISTA.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10437/portaria_no_012.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10437/portaria_no_012.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Fica constituida e nomeada a COMISSÃO DE LICITAÇÃO E COMPRAS DA CÂMARA MUNICIPAL DE FORMIGA, a qual ficará sob a PRESIDENCIA do primeiro nomeado e nos termos da Lei 8.666, de 21/06/93 e Lei 8.883/94, terá esta vigência de UM ANO, a partir da publicação da presente PORTARIA.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10438/portaria_no_013.1998.pdf</t>
+    <t>http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10438/portaria_no_013.1998.pdf</t>
   </si>
   <si>
     <t>Art. 1º - Exonerar o Sr.  Dr.MARCO AURÉLIO VALADÃO , CPF 515.293.946-00,OAB 47754, da função de "ASSESSOR JURÍDICO" DA CÂMARA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10429/portaria_no_004.1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10419/portaria_no_001.1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10427/portaria_no_002.1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10428/portaria_no_003.1998_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10430/portaria_no_005.1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10431/portaria_no_006.1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10432/portaria_no_007.1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10433/portaria_no_008.1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10434/portaria_no_009.1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10435/portaria_no_010.1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10436/portaria_no_011.1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10437/portaria_no_012.1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10438/portaria_no_013.1998.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10429/portaria_no_004.1998.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10419/portaria_no_001.1998.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10427/portaria_no_002.1998.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10428/portaria_no_003.1998_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/11199/portaria_n_004_1998.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10430/portaria_no_005.1998.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10431/portaria_no_006.1998.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10432/portaria_no_007.1998.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10433/portaria_no_008.1998.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10434/portaria_no_009.1998.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10435/portaria_no_010.1998.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10436/portaria_no_011.1998.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10437/portaria_no_012.1998.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formiga.mg.leg.br/media/sapl/public/materialegislativa/1998/10438/portaria_no_013.1998.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -699,264 +708,288 @@
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D13" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D14" t="s">
-[...5 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>63</v>
       </c>
-      <c r="H14" t="s">
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
         <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>